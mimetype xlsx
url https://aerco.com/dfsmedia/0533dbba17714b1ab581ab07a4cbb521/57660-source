--- v0 (2025-10-08)
+++ v1 (2026-08-12)
@@ -1,237 +1,304 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mynstea\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zapatac\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB6BE588-BE4A-477B-99CF-63FDA89AC1E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{57AE9802-CE35-4CCB-B83E-F454BFD690AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="729" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="728" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BENCHMARK PLATINUM w EDGEii_OLD" sheetId="7" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="MFC SERIES" sheetId="8" r:id="rId5"/>
+    <sheet name="BENCHMARK PLATINUM w EDGEii" sheetId="13" r:id="rId1"/>
+    <sheet name="BENCHMARK STANDARD w EDGEi" sheetId="10" r:id="rId2"/>
+    <sheet name="BENCHMARK w EDGEii" sheetId="16" r:id="rId3"/>
+    <sheet name="Benchmark NX" sheetId="19" state="veryHidden" r:id="rId4"/>
+    <sheet name="MFC II Series" sheetId="18" r:id="rId5"/>
     <sheet name="AM SERIES" sheetId="6" r:id="rId6"/>
     <sheet name="MLX EXT" sheetId="11" r:id="rId7"/>
     <sheet name="Reference" sheetId="4" state="veryHidden" r:id="rId8"/>
-    <sheet name="Relief Valve" sheetId="12" state="veryHidden" r:id="rId9"/>
+    <sheet name="BMK NX Reference (WIP)" sheetId="20" state="veryHidden" r:id="rId9"/>
+    <sheet name="Relief Valve" sheetId="12" state="veryHidden" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'AM SERIES'!$B$2:$B$25</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">Reference!$A$3:$A$12</definedName>
     <definedName name="AM">Reference!$A$53:$A$56</definedName>
     <definedName name="AMboiler">Reference!$A$53:$AC$56</definedName>
     <definedName name="BMKEdgei">Reference!$A$21:$A$30</definedName>
     <definedName name="BMKEDGEii">Reference!$A$37:$A$46</definedName>
+    <definedName name="BMKNX">'BMK NX Reference (WIP)'!$A$5:$A$6</definedName>
+    <definedName name="BMKNXBoiler">'BMK NX Reference (WIP)'!$A$5:$AC$6</definedName>
     <definedName name="BMKPlatEdgeii">Reference!$A$5:$A$14</definedName>
     <definedName name="BMKPlatwCMORE">Reference!$A$5:$AC$14</definedName>
     <definedName name="BMKPlatwEDGE">Reference!$A$5:$AC$14</definedName>
     <definedName name="BMKSTDwEdge">Reference!$A$21:$AC$30</definedName>
     <definedName name="BMKwEDGEii">Reference!$A$37:$AC$46</definedName>
     <definedName name="INN">Reference!$A$79:$A$82</definedName>
     <definedName name="MaxPressure">'Relief Valve'!$B$4:$B$9</definedName>
     <definedName name="MFC">Reference!$A$65:$A$70</definedName>
     <definedName name="MFCBoiler">Reference!$A$65:$AC$70</definedName>
+    <definedName name="MFCII">Reference!$A$109:$A$114</definedName>
+    <definedName name="MFCIIBoiler">Reference!$A$109:$AC$114</definedName>
     <definedName name="MinPressure">'Relief Valve'!$A$4:$A$9</definedName>
     <definedName name="MLX">Reference!$A$92:$A$99</definedName>
     <definedName name="MLXBoiler">Reference!$A$92:$AL$99</definedName>
     <definedName name="RV_BMKCMORE">'Relief Valve'!$H$4:$H$9</definedName>
     <definedName name="RV_BMKEDGEii">'Relief Valve'!$F$4:$F$9</definedName>
+    <definedName name="RV_BMKNX">'Relief Valve'!$K$3:$K$8</definedName>
     <definedName name="RV_BMKPCMORE">'Relief Valve'!$G$4:$G$9</definedName>
     <definedName name="RV_BMKPEDGE">'Relief Valve'!$D$4:$D$9</definedName>
     <definedName name="RV_BMKPEDGEii">'Relief Valve'!$E$4:$E$9</definedName>
     <definedName name="RV_INN">'Relief Valve'!#REF!</definedName>
     <definedName name="RV_MFC">'Relief Valve'!$I$4:$I$9</definedName>
+    <definedName name="RV_MFCII">'Relief Valve'!$J$4:$J$9</definedName>
     <definedName name="RVpressure">'Relief Valve'!$C$4:$C$9</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="330"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q9" i="7" l="1"/>
+  <c r="K5" i="12" l="1"/>
+  <c r="K6" i="12"/>
+  <c r="K7" i="12"/>
+  <c r="K8" i="12"/>
+  <c r="K9" i="12"/>
+  <c r="K4" i="12"/>
+  <c r="S9" i="19"/>
+  <c r="AB9" i="19"/>
+  <c r="X9" i="19"/>
+  <c r="W9" i="19"/>
+  <c r="V9" i="19"/>
+  <c r="U9" i="19"/>
+  <c r="T9" i="19"/>
+  <c r="Q9" i="19"/>
+  <c r="R9" i="19"/>
+  <c r="P9" i="19"/>
+  <c r="O9" i="19"/>
+  <c r="L9" i="19"/>
+  <c r="J9" i="19"/>
+  <c r="H9" i="19"/>
+  <c r="G9" i="19"/>
+  <c r="C12" i="19"/>
+  <c r="I9" i="19"/>
+  <c r="J9" i="12"/>
+  <c r="I9" i="12"/>
+  <c r="J5" i="12"/>
+  <c r="J6" i="12"/>
+  <c r="J7" i="12"/>
+  <c r="J8" i="12"/>
+  <c r="J4" i="12"/>
+  <c r="I5" i="12"/>
+  <c r="I6" i="12"/>
+  <c r="I7" i="12"/>
+  <c r="I8" i="12"/>
+  <c r="I4" i="12"/>
+  <c r="S27" i="19" l="1"/>
+  <c r="K9" i="19" s="1"/>
+  <c r="S27" i="18"/>
+  <c r="B4" i="12"/>
+  <c r="B5" i="12"/>
+  <c r="A5" i="12"/>
+  <c r="O9" i="18"/>
+  <c r="C12" i="18"/>
+  <c r="AH109" i="4"/>
+  <c r="K9" i="18" l="1"/>
+  <c r="AB9" i="18"/>
+  <c r="X9" i="18"/>
+  <c r="W9" i="18"/>
+  <c r="V9" i="18"/>
+  <c r="U9" i="18"/>
+  <c r="T9" i="18"/>
+  <c r="S9" i="18"/>
+  <c r="R9" i="18"/>
+  <c r="Q9" i="18"/>
+  <c r="P9" i="18"/>
+  <c r="J9" i="18"/>
+  <c r="H9" i="18"/>
+  <c r="L9" i="18"/>
+  <c r="I9" i="18"/>
+  <c r="AI109" i="4"/>
+  <c r="AI114" i="4"/>
+  <c r="AH114" i="4"/>
+  <c r="AI113" i="4"/>
+  <c r="AH113" i="4"/>
+  <c r="AI112" i="4"/>
+  <c r="AH112" i="4"/>
+  <c r="AI111" i="4"/>
+  <c r="AH111" i="4"/>
+  <c r="AI110" i="4"/>
+  <c r="AH110" i="4"/>
+  <c r="F110" i="4" s="1"/>
   <c r="C12" i="16"/>
   <c r="AB9" i="16"/>
   <c r="X9" i="16"/>
   <c r="W9" i="16"/>
   <c r="V9" i="16"/>
   <c r="U9" i="16"/>
   <c r="T9" i="16"/>
   <c r="S9" i="16"/>
   <c r="R9" i="16"/>
   <c r="Q9" i="16"/>
   <c r="P9" i="16"/>
   <c r="O9" i="16"/>
   <c r="L9" i="16"/>
   <c r="J9" i="16"/>
   <c r="H9" i="16"/>
   <c r="G9" i="16"/>
   <c r="G9" i="13"/>
   <c r="H9" i="13"/>
   <c r="U29" i="16"/>
   <c r="I9" i="16"/>
   <c r="C12" i="11"/>
-  <c r="B4" i="12"/>
-[...3 lines deleted...]
-  <c r="C12" i="8"/>
+  <c r="H4" i="12"/>
+  <c r="A6" i="12"/>
   <c r="C12" i="10"/>
   <c r="I9" i="11"/>
   <c r="K9" i="11"/>
   <c r="K9" i="6"/>
   <c r="AI65" i="4"/>
   <c r="AK53" i="4"/>
   <c r="U29" i="13"/>
   <c r="C12" i="13"/>
   <c r="AB9" i="13"/>
   <c r="X9" i="13"/>
   <c r="W9" i="13"/>
   <c r="V9" i="13"/>
   <c r="U9" i="13"/>
   <c r="T9" i="13"/>
   <c r="S9" i="13"/>
   <c r="R9" i="13"/>
   <c r="Q9" i="13"/>
   <c r="P9" i="13"/>
   <c r="O9" i="13"/>
   <c r="L9" i="13"/>
   <c r="J9" i="13"/>
   <c r="I9" i="13"/>
-  <c r="E4" i="12" l="1"/>
+  <c r="F112" i="4" l="1"/>
+  <c r="F114" i="4"/>
+  <c r="F113" i="4"/>
+  <c r="F111" i="4"/>
+  <c r="G9" i="18" s="1"/>
+  <c r="F109" i="4"/>
+  <c r="E4" i="12"/>
   <c r="F4" i="12"/>
   <c r="D4" i="12"/>
-  <c r="A5" i="12"/>
-[...1 lines deleted...]
-  <c r="I4" i="12"/>
+  <c r="F5" i="12"/>
   <c r="G4" i="12"/>
   <c r="C12" i="6"/>
   <c r="C13" i="11"/>
   <c r="M9" i="11"/>
   <c r="AB9" i="11"/>
   <c r="X9" i="11"/>
   <c r="W9" i="11"/>
   <c r="V9" i="11"/>
   <c r="U9" i="11"/>
   <c r="T9" i="11"/>
   <c r="S9" i="11"/>
   <c r="R9" i="11"/>
   <c r="Q9" i="11"/>
   <c r="P9" i="11"/>
   <c r="O9" i="11"/>
   <c r="L9" i="11"/>
   <c r="J9" i="11"/>
   <c r="H9" i="11"/>
   <c r="AA9" i="6"/>
   <c r="Z9" i="6"/>
   <c r="Y9" i="6"/>
   <c r="X9" i="6"/>
   <c r="W9" i="6"/>
   <c r="V9" i="6"/>
   <c r="U9" i="6"/>
   <c r="T9" i="6"/>
   <c r="S9" i="6"/>
   <c r="R9" i="6"/>
   <c r="Q9" i="6"/>
   <c r="P9" i="6"/>
   <c r="M9" i="6"/>
   <c r="L9" i="6"/>
   <c r="I9" i="6"/>
   <c r="H9" i="6"/>
-  <c r="AB9" i="8"/>
-[...12 lines deleted...]
-  <c r="H9" i="8"/>
   <c r="G9" i="10"/>
-  <c r="U9" i="7"/>
-  <c r="P9" i="7"/>
   <c r="E5" i="12" l="1"/>
   <c r="AL99" i="4"/>
   <c r="AK99" i="4"/>
   <c r="AJ99" i="4"/>
   <c r="AI99" i="4"/>
   <c r="AL98" i="4"/>
   <c r="AK98" i="4"/>
   <c r="AJ98" i="4"/>
   <c r="AI98" i="4"/>
   <c r="AL97" i="4"/>
   <c r="AK97" i="4"/>
   <c r="AJ97" i="4"/>
   <c r="AI97" i="4"/>
   <c r="AL96" i="4"/>
   <c r="AK96" i="4"/>
   <c r="AJ96" i="4"/>
   <c r="AI96" i="4"/>
   <c r="AL95" i="4"/>
   <c r="AK95" i="4"/>
   <c r="AJ95" i="4"/>
   <c r="AI95" i="4"/>
   <c r="AL94" i="4"/>
   <c r="AK94" i="4"/>
   <c r="AJ94" i="4"/>
   <c r="AI94" i="4"/>
@@ -260,155 +327,152 @@
   <c r="AJ67" i="4"/>
   <c r="AI67" i="4"/>
   <c r="AL66" i="4"/>
   <c r="AK66" i="4"/>
   <c r="AJ66" i="4"/>
   <c r="AI66" i="4"/>
   <c r="AL65" i="4"/>
   <c r="AK65" i="4"/>
   <c r="AJ65" i="4"/>
   <c r="AL56" i="4"/>
   <c r="AK56" i="4"/>
   <c r="AJ56" i="4"/>
   <c r="AI56" i="4"/>
   <c r="AL55" i="4"/>
   <c r="AK55" i="4"/>
   <c r="AJ55" i="4"/>
   <c r="AI55" i="4"/>
   <c r="AL54" i="4"/>
   <c r="AK54" i="4"/>
   <c r="AJ54" i="4"/>
   <c r="AI54" i="4"/>
   <c r="AL53" i="4"/>
   <c r="F53" i="4" s="1"/>
   <c r="AJ53" i="4"/>
   <c r="AI53" i="4"/>
-  <c r="F98" i="4" l="1"/>
-  <c r="F65" i="4"/>
+  <c r="F65" i="4" l="1"/>
+  <c r="F98" i="4"/>
   <c r="F67" i="4"/>
   <c r="F92" i="4"/>
   <c r="F54" i="4"/>
   <c r="F66" i="4"/>
   <c r="F68" i="4"/>
   <c r="F70" i="4"/>
   <c r="F93" i="4"/>
   <c r="F95" i="4"/>
   <c r="F94" i="4"/>
   <c r="F97" i="4"/>
   <c r="F55" i="4"/>
   <c r="F69" i="4"/>
   <c r="F96" i="4"/>
   <c r="F56" i="4"/>
   <c r="F99" i="4"/>
   <c r="G9" i="11" s="1"/>
-  <c r="C12" i="7"/>
   <c r="AB9" i="10"/>
   <c r="X9" i="10"/>
   <c r="W9" i="10"/>
   <c r="V9" i="10"/>
   <c r="U9" i="10"/>
   <c r="T9" i="10"/>
   <c r="S9" i="10"/>
   <c r="R9" i="10"/>
   <c r="Q9" i="10"/>
   <c r="P9" i="10"/>
   <c r="O9" i="10"/>
   <c r="L9" i="10"/>
   <c r="J9" i="10"/>
   <c r="H9" i="10"/>
-  <c r="AB9" i="7"/>
-[...10 lines deleted...]
-  <c r="G9" i="7"/>
   <c r="B6" i="12"/>
   <c r="B7" i="12"/>
   <c r="B8" i="12"/>
   <c r="E6" i="12" l="1"/>
   <c r="F6" i="12"/>
   <c r="G9" i="6"/>
-  <c r="G9" i="8"/>
   <c r="G6" i="12"/>
   <c r="A7" i="12"/>
   <c r="A8" i="12"/>
   <c r="A9" i="12"/>
   <c r="G5" i="12"/>
   <c r="E8" i="12" l="1"/>
   <c r="F8" i="12"/>
   <c r="E9" i="12"/>
   <c r="F9" i="12"/>
   <c r="E7" i="12"/>
   <c r="F7" i="12"/>
-  <c r="S29" i="16" s="1"/>
-  <c r="K9" i="16" s="1"/>
   <c r="S29" i="13"/>
-  <c r="I8" i="12"/>
   <c r="D8" i="12"/>
   <c r="G8" i="12"/>
   <c r="H5" i="12"/>
-  <c r="I9" i="12"/>
   <c r="G9" i="12"/>
   <c r="H7" i="12"/>
   <c r="G7" i="12"/>
   <c r="H9" i="12"/>
   <c r="D7" i="12"/>
   <c r="H6" i="12"/>
   <c r="D6" i="12"/>
-  <c r="I7" i="12"/>
   <c r="H8" i="12"/>
   <c r="D9" i="12"/>
-  <c r="I6" i="12"/>
-  <c r="I5" i="12"/>
   <c r="D5" i="12"/>
   <c r="I9" i="10"/>
-  <c r="I9" i="7"/>
-[...1 lines deleted...]
-  <c r="U27" i="8"/>
   <c r="U27" i="10"/>
-  <c r="U29" i="7"/>
-[...4 lines deleted...]
-  <c r="K9" i="8" s="1"/>
+  <c r="S29" i="16" l="1"/>
+  <c r="K9" i="16" s="1"/>
+  <c r="K9" i="13"/>
   <c r="S27" i="10"/>
   <c r="K9" i="10" s="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={882A62ED-1C1B-46A0-B815-1E3E5916D4FD}</author>
+    <author>tc={9FDA4AF9-4161-4EB9-BF2E-753321330999}</author>
+  </authors>
+  <commentList>
+    <comment ref="Z9" authorId="0" shapeId="0" xr:uid="{882A62ED-1C1B-46A0-B815-1E3E5916D4FD}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Remember to change when info updates</t>
+      </text>
+    </comment>
+    <comment ref="C13" authorId="1" shapeId="0" xr:uid="{9FDA4AF9-4161-4EB9-BF2E-753321330999}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Waiting for update</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2041" uniqueCount="380">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2312" uniqueCount="433">
   <si>
     <r>
       <t>VERSION 2.4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF3279C7"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>__</t>
     </r>
   </si>
   <si>
     <t>Select Boiler</t>
   </si>
   <si>
     <t>BMK PLATINUM 4000 w/ EDGE[ii]</t>
   </si>
   <si>
     <t>BOILER SCHEDULE</t>
   </si>
   <si>
     <t>WATER DATA</t>
   </si>
@@ -518,53 +582,50 @@
     <t>MH15883</t>
   </si>
   <si>
     <t>AERCO</t>
   </si>
   <si>
     <t>NOTES:</t>
   </si>
   <si>
     <t>1. VENTLESS GAS TRAIN</t>
   </si>
   <si>
     <t>8. COMBUSTION O2 LEVELS SHALL NOT EXCEED 7% THROUGHOUT ENTIRE FIRING RANGE. COMBUSTION SYSTEM SHALL BE CAPABLE OF O2 TRIM IN ORDER TO SELF-CALIBRATE COMBUSTION SETTINGS TO COMPENSATE FOR CHANGING CONDITIONS WHICH CAN IMPACT EFFICIENCY, MAINTENANCE, AND SAFETY FACTORS</t>
   </si>
   <si>
     <t>10. BOILER MANUFACTURE TO PROVIDE LOCAL PEER TO PEER BLUETOOTH COMMUNICATION TO TABLET/SMART PHONE APP TO ALLOW COMPLETE CONTROL AND SETUP OF UNIT WITH A 15-FOOT PROXIMITY</t>
   </si>
   <si>
     <t>13. PROVIDE CHECK VALVE FOR EACH INLET CONNECTION</t>
   </si>
   <si>
     <t>17. BOILER MANUFACTURE TO PROVIDE 5- YEAR NON-PRORATED BURNER WARRANTY</t>
   </si>
   <si>
     <t>20. BOILER MANUFACTURE TO MODULATE PRIMARY PUMP TO MAINTAIN OPTIMIZE BOILER EFFICIENCY</t>
-  </si>
-[...1 lines deleted...]
-    <t>23. BOILER MANUFACTURE CONROLLER LOGIC TO INCLUDE SWITCHING FROM MANAGER  BOILER TO A BACKUP MANAGER BOILER AUTOMATICALLY.</t>
   </si>
   <si>
     <t>26. ALTERNATE MANUFACTURES MUST COMPLY WITH ALL BASIS OF DESIGN PERFORMANCE, SAFETY, DURABILITY WARRANTY AND SYSTEM DESIGN REQUIREMENTS</t>
   </si>
   <si>
     <t>14. THE BOILER MUST HAVE A FACTORY INSTALLED DUAL RETURN SYSTEM TO INCREASE THE PLANT EFFICIENCY</t>
   </si>
   <si>
     <t>4. BOILER SHALL BE CAPABLE OF UTILIZING NON-METALLIC VENT</t>
   </si>
   <si>
     <t>18. BOILER MANUFACTURE TO PROVIDE 3- YEAR NON-PRORATED CONTROLLER WARRANTY</t>
   </si>
   <si>
     <t>21. PROVIDE CONDENSATE NEUTRALIZER FOR EACH BOILER AND COMMON FLUE DRAINS</t>
   </si>
   <si>
     <t>24. BOILER MANUFACTURE TO PROVIDE INTEGRATED FLOW BALANCING BETWEEN BOILERS INSTALLED IN THE BOILER PLANT</t>
   </si>
   <si>
     <t>5. BMK COMMUNICATION: INTEGRATED BACNET</t>
   </si>
   <si>
     <t>11. BOILER STAGING POINT NOT TO EXCEED 40%</t>
   </si>
@@ -1015,90 +1076,69 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">opy and paste the completed schedule into the program of your choice.
 </t>
     </r>
   </si>
   <si>
     <t>AERCO Benchmark with EDGE[ii] Series Boiler Schedules</t>
   </si>
   <si>
     <t>BMK 6000 w/ EDGE[ii]</t>
   </si>
   <si>
-    <t>AERCO MFC Series Boiler Schedules</t>
-[...1 lines deleted...]
-  <si>
     <t>MFC 8000</t>
   </si>
   <si>
     <t>NET OUTPUT (MBH) (160/100 DEG F RWT)</t>
   </si>
   <si>
     <t>EFFICIENCY
 (%)</t>
   </si>
   <si>
     <t>HP
 BLOWER MOTOR/
 OIL PUMP</t>
   </si>
   <si>
     <t>MH61241</t>
   </si>
   <si>
-    <t>4. PROVIDE BOILER SEQUENCER WITH HW RESET, RUNTIME EQUALIZATION, AND MODBUS BAS COMMUNICATION</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">3. COMBUSTION O2 LEVELS SHALL NOT EXCEED 6% THROUGHOUT ENTIRE FIRING RANGE. </t>
-  </si>
-[...7 lines deleted...]
-    <t>9. PROVIDE CONDENSATE NEUTRALIZER FOR EACH BOILER AND COMMON FLUE DRAINS</t>
   </si>
   <si>
     <t>AERCO AM Series Boiler Schedules</t>
   </si>
   <si>
     <r>
       <t>VERSION 2.4</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF377AC2"/>
         <rFont val="Calibri (Body)"/>
       </rPr>
       <t>__</t>
     </r>
   </si>
   <si>
     <t>AM 1000</t>
   </si>
   <si>
     <t>NET OUTPUT (MBH) (160/60 DEG F RWT)</t>
   </si>
   <si>
     <t>NUMBER OF     BURNER MODULES</t>
@@ -1808,53 +1848,50 @@
   <si>
     <t>33 / 610</t>
   </si>
   <si>
     <t>1.3 PSIG @ 500 GPM</t>
   </si>
   <si>
     <t>186 x 59 x 88</t>
   </si>
   <si>
     <t>MFC 6000</t>
   </si>
   <si>
     <t>40 / 750</t>
   </si>
   <si>
     <t>1.9 PSIG @ 600 GPM</t>
   </si>
   <si>
     <t>28 - 56</t>
   </si>
   <si>
     <t>193 x 71 x 101</t>
   </si>
   <si>
-    <t>2. MAX NOX: 40 PPM, 3% O2 CORRECTED2</t>
-[...1 lines deleted...]
-  <si>
     <t>53 / 1000</t>
   </si>
   <si>
     <t>1.1 PSIG @ 800 GPM</t>
   </si>
   <si>
     <t>25.8
 11.7
 10.2</t>
   </si>
   <si>
     <t>7.5 / 2.0</t>
   </si>
   <si>
     <t>220 x 71 x 102</t>
   </si>
   <si>
     <t>2. MAX NOX: 40 PPM, 3% O2 CORRECTED</t>
   </si>
   <si>
     <t>MFC 10000</t>
   </si>
   <si>
     <t>67 / 1100</t>
   </si>
@@ -2039,61 +2076,269 @@
     <t>Max Operating Press</t>
   </si>
   <si>
     <t>Relief Valve</t>
   </si>
   <si>
     <t>BMKP EDGE Eval</t>
   </si>
   <si>
     <t>BMKP EDGEii</t>
   </si>
   <si>
     <t>BMK EDGEii</t>
   </si>
   <si>
     <t>BMKP CMORE Eval</t>
   </si>
   <si>
     <t>BMK CMORE Eval</t>
   </si>
   <si>
     <t>MFC Eval</t>
   </si>
   <si>
     <t>Consult Aerco</t>
+  </si>
+  <si>
+    <t>MFC II 4000</t>
+  </si>
+  <si>
+    <t>MFC II 5000</t>
+  </si>
+  <si>
+    <t>MFC II 6000</t>
+  </si>
+  <si>
+    <t>MFC II 8000</t>
+  </si>
+  <si>
+    <t>MFC II 10000</t>
+  </si>
+  <si>
+    <t>MFC II 12000</t>
+  </si>
+  <si>
+    <t>3.1 Ft Hd @400 gpm</t>
+  </si>
+  <si>
+    <t>4.8 Ft Hd @500 gpm</t>
+  </si>
+  <si>
+    <t>6.9 Ft Hd @600 gpm</t>
+  </si>
+  <si>
+    <t>12.4 Ft Hd
+@800 gpm</t>
+  </si>
+  <si>
+    <t>9.8 Ft Hd @1000 gpm</t>
+  </si>
+  <si>
+    <t>14.1 Ft Hd @1200 gpm</t>
+  </si>
+  <si>
+    <t>134 x 45 x 87</t>
+  </si>
+  <si>
+    <t>134 x 51 x 95</t>
+  </si>
+  <si>
+    <t>150 x 55 x 101</t>
+  </si>
+  <si>
+    <t>153 x 57 x 107</t>
+  </si>
+  <si>
+    <t>170 x 57 x 109</t>
+  </si>
+  <si>
+    <t>76/500</t>
+  </si>
+  <si>
+    <t>95/630</t>
+  </si>
+  <si>
+    <t>114/760</t>
+  </si>
+  <si>
+    <t>152/1010</t>
+  </si>
+  <si>
+    <t>190/1260</t>
+  </si>
+  <si>
+    <t>228/1520</t>
+  </si>
+  <si>
+    <t>28 - 138</t>
+  </si>
+  <si>
+    <t>42 - 138</t>
+  </si>
+  <si>
+    <t>69 - 138</t>
+  </si>
+  <si>
+    <t>55 - 138</t>
+  </si>
+  <si>
+    <t>2.  NOX: 30 PPM, 3% O2 CORRECTED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FLA </t>
+  </si>
+  <si>
+    <t>BURNER MOTOR HP</t>
+  </si>
+  <si>
+    <t>5 - 6.7</t>
+  </si>
+  <si>
+    <t>6.7 - 10.7</t>
+  </si>
+  <si>
+    <t>10.5 - 16</t>
+  </si>
+  <si>
+    <t>16 - 23</t>
+  </si>
+  <si>
+    <t>100/125/150/160</t>
+  </si>
+  <si>
+    <t>208/3/60
+240/3/60
+460/3/60
+575/3/60</t>
+  </si>
+  <si>
+    <t>4. THE BOILER MUST HAVE A FACTORY INSTALLED DUAL RETURN SYSTEM TO INCREASE THE PLANT EFFICIENCY</t>
+  </si>
+  <si>
+    <t>5. BOILER MANUFACTURE TO PROVIDE 10-YEAR NON-PRORATED HEAT EXCHANGER WARRANTY</t>
+  </si>
+  <si>
+    <t>6. ALTERNATE MANUFACTURES MUST COMPLY WITH ALL BASIS OF DESIGN PERFORMANCE, SAFETY, DURABILITY WARRANTY AND SYSTEM DESIGN REQUIREMENTS</t>
+  </si>
+  <si>
+    <t>7. PROVIDE CONDENSATE NEUTRALIZER FOR EACH BOILER</t>
+  </si>
+  <si>
+    <t>8.  FLA: ACTUAL ELECTRICAL REQUIREMENT DEPENDENT ON CONFIGURED BURNER MODEL. BURNER MOTOR HP IS SAME, REGARDLESS OF VOLTAGE/PHASE.</t>
+  </si>
+  <si>
+    <t>9. NET OUTPUT: THESE EFFICIENCIES ARE USING NATURAL GAS AS A FUEL</t>
+  </si>
+  <si>
+    <t>AERCO MFC II Series Boiler Schedules</t>
+  </si>
+  <si>
+    <t>MFC II Eval</t>
+  </si>
+  <si>
+    <t>20-32
+17-28
+9-14
+7-12</t>
+  </si>
+  <si>
+    <t>22-35
+20-30
+10-15
+8-16</t>
+  </si>
+  <si>
+    <t>32-48
+28-42
+14-21
+12-19</t>
+  </si>
+  <si>
+    <t>48-59
+42-52
+21-26
+19-23</t>
+  </si>
+  <si>
+    <t>59
+49-52
+26-29
+23</t>
+  </si>
+  <si>
+    <t>BMK NX 399</t>
+  </si>
+  <si>
+    <t>BMK NX 500</t>
+  </si>
+  <si>
+    <t>23/91</t>
+  </si>
+  <si>
+    <t>19/75</t>
+  </si>
+  <si>
+    <t>6.9  Ft.Hd @ 75 gpm</t>
+  </si>
+  <si>
+    <t>9.2 Ft.Hd @ 75 gpm</t>
+  </si>
+  <si>
+    <t>BMK NX</t>
+  </si>
+  <si>
+    <t>4. OPTIONAL: DUAL RETURN SYSTEM TO INCREASE THE PLANT EFFICIENCY</t>
+  </si>
+  <si>
+    <t>MP3156</t>
+  </si>
+  <si>
+    <t>10. BOILER SHALL BE AVAILABLE AS FIELD-ERECT.</t>
+  </si>
+  <si>
+    <t>11. BURNER SHALL BE CAPABLE OF AUTOMATIC FUEL CHANGEOVER</t>
+  </si>
+  <si>
+    <t>12.MANUFACTURER SHALL OFFER FACTORY CONFIGURABLE GAS TRAIN ORIENTATIONS.</t>
+  </si>
+  <si>
+    <t>13. COMBUSTION AIR LOCATION SHALL BE FACTORY OR FIELD CONFIGURABLE</t>
+  </si>
+  <si>
+    <t>3. BOILER SHALL HAVE THE FLEXIBILITY OF HAVING THE TUBE PULLOUT LOCATION FROM FRONT OR REAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#\ &quot;PSI&quot;\ "/>
   </numFmts>
-  <fonts count="35">
+  <fonts count="36">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -2280,64 +2525,69 @@
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="9" tint="0.59996337778862885"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri (Body)"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF181717"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF377AC2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2348,52 +2598,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="41">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
@@ -2801,71 +3057,97 @@
       <bottom style="thick">
         <color rgb="FF3279C7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color rgb="FF3279C7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="215">
+  <cellXfs count="244">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -3157,86 +3439,77 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="16" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -3263,268 +3536,358 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="10" borderId="7" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="31" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="165" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="17">
     <cellStyle name="Followed Hyperlink" xfId="16" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="14" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="10" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="12" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="8" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="15" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="11" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="13" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="7" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="9" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="57">
+  <dxfs count="55">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
@@ -3665,50 +4028,95 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
@@ -3866,127 +4274,78 @@
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
-    <dxf>
-[...53 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium7"/>
   <colors>
     <mruColors>
       <color rgb="FF73D2FC"/>
       <color rgb="FF3279C7"/>
       <color rgb="FF377AC2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Chao, Kristie" id="{CABCAAA4-65A5-47FB-B95C-65C8CFE90588}" userId="S::kristie.chao@wattswater.com::f01aa10a-cfae-4722-8853-03f095a6c964" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4206,994 +4565,1010 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="Z9" dT="2026-06-04T13:41:02.67" personId="{CABCAAA4-65A5-47FB-B95C-65C8CFE90588}" id="{882A62ED-1C1B-46A0-B815-1E3E5916D4FD}">
+    <text>Remember to change when info updates</text>
+  </threadedComment>
+  <threadedComment ref="C13" dT="2026-06-11T14:31:02.46" personId="{CABCAAA4-65A5-47FB-B95C-65C8CFE90588}" id="{9FDA4AF9-4161-4EB9-BF2E-753321330999}">
+    <text>Waiting for update</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr codeName="Sheet1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB31D08A-2CEF-4F5A-AE3D-EB5B66448ED3}">
+  <sheetPr codeName="Sheet2">
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:AC50"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="K35" sqref="K35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q9" sqref="Q9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="2" width="2.625" customWidth="1"/>
-    <col min="3" max="28" width="11.25" customWidth="1"/>
+    <col min="3" max="12" width="11.25" customWidth="1"/>
+    <col min="13" max="13" width="9.75" customWidth="1"/>
+    <col min="14" max="28" width="11.25" customWidth="1"/>
     <col min="29" max="29" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
     <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
       <c r="B2" s="60"/>
       <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="63"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
-      <c r="M2" s="64"/>
-[...9 lines deleted...]
-      <c r="U2" s="65"/>
+      <c r="M2" s="201" t="s">
+        <v>73</v>
+      </c>
+      <c r="N2" s="201"/>
+      <c r="O2" s="201"/>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="201"/>
+      <c r="U2" s="146"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
       <c r="X2" s="65"/>
       <c r="Y2" s="65"/>
       <c r="Z2" s="65"/>
       <c r="AA2" s="65"/>
       <c r="AB2" s="73" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC2" s="66"/>
     </row>
     <row r="3" spans="2:29" ht="15.95" customHeight="1">
       <c r="B3" s="67"/>
       <c r="AC3" s="68"/>
     </row>
     <row r="4" spans="2:29" ht="18.75">
       <c r="B4" s="67"/>
       <c r="N4" t="s">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="S4" s="181"/>
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>74</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="AC4" s="68"/>
     </row>
     <row r="5" spans="2:29" ht="16.5" thickBot="1">
       <c r="B5" s="67"/>
       <c r="AC5" s="68"/>
     </row>
     <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
       <c r="B6" s="67"/>
-      <c r="C6" s="182"/>
-[...1 lines deleted...]
-      <c r="E6" s="183"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="205"/>
+      <c r="E6" s="205"/>
       <c r="F6" s="49"/>
-      <c r="G6" s="184" t="s">
-[...20 lines deleted...]
-      <c r="Z6" s="184"/>
+      <c r="G6" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="206"/>
+      <c r="W6" s="206"/>
+      <c r="X6" s="206"/>
+      <c r="Y6" s="206"/>
+      <c r="Z6" s="206"/>
       <c r="AA6" s="50"/>
       <c r="AB6" s="59"/>
       <c r="AC6" s="68"/>
     </row>
     <row r="7" spans="2:29" ht="16.5" thickBot="1">
       <c r="B7" s="67"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="9"/>
-      <c r="I7" s="182" t="s">
+      <c r="I7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="207"/>
+      <c r="O7" s="207"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="185"/>
-[...6 lines deleted...]
-      <c r="Q7" s="182" t="s">
+      <c r="R7" s="207"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="185"/>
-[...5 lines deleted...]
-      <c r="V7" s="186"/>
+      <c r="U7" s="207"/>
+      <c r="V7" s="208"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="58"/>
       <c r="Z7" s="58"/>
       <c r="AA7" s="56"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="68"/>
     </row>
     <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
       <c r="B8" s="67"/>
       <c r="C8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="E8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="F8" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="G8" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="H8" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="42" t="s">
+      <c r="I8" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="42" t="s">
+      <c r="J8" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="42" t="s">
+      <c r="K8" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="42" t="s">
+      <c r="L8" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="42" t="s">
+      <c r="M8" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="42" t="s">
+      <c r="N8" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="42" t="s">
+      <c r="O8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="42" t="s">
+      <c r="P8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="P8" s="42" t="s">
+      <c r="Q8" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="46" t="s">
+      <c r="R8" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="46" t="s">
+      <c r="S8" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="S8" s="46" t="s">
+      <c r="T8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="46" t="s">
+      <c r="U8" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="U8" s="46" t="s">
+      <c r="V8" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="V8" s="46" t="s">
+      <c r="W8" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="42" t="s">
+      <c r="X8" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="X8" s="42" t="s">
+      <c r="Y8" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="Y8" s="42" t="s">
+      <c r="Z8" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="42" t="s">
+      <c r="AA8" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="AA8" s="57" t="s">
+      <c r="AB8" s="55" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="AC8" s="68"/>
     </row>
     <row r="9" spans="2:29" ht="39.75" customHeight="1" thickBot="1">
       <c r="B9" s="67"/>
       <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="48" t="s">
+      <c r="E9" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="48" t="s">
+      <c r="F9" s="101" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,6,FALSE)</f>
-        <v>3480/3840</v>
+        <v>5220 / 5670</v>
       </c>
       <c r="H9" s="46">
         <f>VLOOKUP($O4,BMKPlatwEDGE,7,FALSE)</f>
-        <v>95</v>
+        <v>94.5</v>
       </c>
       <c r="I9" s="95">
         <f>S28</f>
         <v>100</v>
       </c>
       <c r="J9" s="46">
         <f>VLOOKUP($O4,BMKPlatwEDGE,9,FALSE)</f>
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="K9" s="100" t="str">
         <f>$S$29</f>
         <v>150 PSI</v>
       </c>
-      <c r="L9" s="46">
+      <c r="L9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,11,FALSE)</f>
-        <v>160</v>
+        <v>80 
+150</v>
       </c>
       <c r="M9" s="47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N9" s="47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,14,FALSE)</f>
-        <v>35 / 500</v>
+        <v>75 / 600</v>
       </c>
       <c r="P9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,15,FALSE)</f>
-        <v>5.0 PSIG @ 475GPM</v>
+        <v>4.0 PSIG @ 500 GPM</v>
       </c>
       <c r="Q9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,16,FALSE)</f>
         <v>NATURAL GAS</v>
       </c>
       <c r="R9" s="46">
         <f>VLOOKUP($O4,BMKPlatwEDGE,17,FALSE)</f>
-        <v>4000</v>
+        <v>6000</v>
       </c>
       <c r="S9" s="48" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,18,FALSE)</f>
-        <v>4 - 14</v>
+        <v>4 - 10
+14 - 56</v>
       </c>
       <c r="T9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,19,FALSE)</f>
         <v>208/3/60
-460/3/60</v>
+460/3/60
+575/3/60</v>
       </c>
       <c r="U9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,20,FALSE)</f>
-        <v>23
-[...2 lines deleted...]
-      <c r="V9" s="46" t="str">
+        <v>19
+9
+7</v>
+      </c>
+      <c r="V9" s="46">
         <f>VLOOKUP($O4,BMKPlatwEDGE,21,FALSE)</f>
-        <v>11
-11</v>
+        <v>5</v>
       </c>
       <c r="W9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,22,FALSE)</f>
-        <v>80 x 34 x 79</v>
+        <v>108 x 35 x 79</v>
       </c>
       <c r="X9" s="46">
         <f>VLOOKUP($O4,BMKPlatwEDGE,23,FALSE)</f>
-        <v>2820</v>
+        <v>3920</v>
       </c>
       <c r="Y9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z9" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="101" t="s">
+      <c r="AA9" s="46" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="AB9" s="46" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,27,FALSE)</f>
-        <v>BMK PLATINUM 4000 WITH EDGE[ii]</v>
+        <v>BMK PLATINUM 6000 WITH EDGE[ii]</v>
       </c>
       <c r="AC9" s="68"/>
     </row>
     <row r="10" spans="2:29" ht="16.5" customHeight="1">
       <c r="B10" s="67"/>
-      <c r="C10" s="173" t="s">
-[...26 lines deleted...]
-      <c r="AB10" s="175"/>
+      <c r="C10" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="191"/>
+      <c r="Y10" s="191"/>
+      <c r="Z10" s="191"/>
+      <c r="AA10" s="191"/>
+      <c r="AB10" s="192"/>
       <c r="AC10" s="68"/>
     </row>
     <row r="11" spans="2:29" ht="16.5" customHeight="1">
       <c r="B11" s="67"/>
-      <c r="C11" s="169" t="s">
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194"/>
+      <c r="G11" s="213" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="167"/>
-[...2 lines deleted...]
-      <c r="G11" s="176" t="s">
+      <c r="H11" s="213"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="194" t="s">
         <v>44</v>
       </c>
-      <c r="H11" s="176"/>
-[...2 lines deleted...]
-      <c r="K11" s="167" t="s">
+      <c r="L11" s="194"/>
+      <c r="M11" s="194"/>
+      <c r="N11" s="194" t="s">
         <v>45</v>
       </c>
-      <c r="L11" s="167"/>
-[...1 lines deleted...]
-      <c r="N11" s="167" t="s">
+      <c r="O11" s="194"/>
+      <c r="P11" s="194"/>
+      <c r="Q11" s="194" t="s">
         <v>46</v>
       </c>
-      <c r="O11" s="167"/>
-[...1 lines deleted...]
-      <c r="Q11" s="167" t="s">
+      <c r="R11" s="194"/>
+      <c r="S11" s="194"/>
+      <c r="T11" s="194" t="s">
         <v>47</v>
       </c>
-      <c r="R11" s="167"/>
-[...1 lines deleted...]
-      <c r="T11" s="167" t="s">
+      <c r="U11" s="194"/>
+      <c r="V11" s="194"/>
+      <c r="W11" s="194" t="s">
+        <v>75</v>
+      </c>
+      <c r="X11" s="194"/>
+      <c r="Y11" s="194"/>
+      <c r="Z11" s="211" t="s">
         <v>48</v>
       </c>
-      <c r="U11" s="167"/>
-[...10 lines deleted...]
-      <c r="AB11" s="178"/>
+      <c r="AA11" s="211"/>
+      <c r="AB11" s="212"/>
       <c r="AC11" s="68"/>
     </row>
     <row r="12" spans="2:29" ht="16.5" customHeight="1">
       <c r="B12" s="67"/>
-      <c r="C12" s="169" t="str">
+      <c r="C12" s="193" t="str">
         <f>VLOOKUP($O4,BMKPlatwEDGE,28,FALSE)</f>
         <v>2. MINIMUM TURNDOWN: 15:1</v>
       </c>
-      <c r="D12" s="167"/>
-[...25 lines deleted...]
-      <c r="AB12" s="178"/>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="213"/>
+      <c r="H12" s="213"/>
+      <c r="I12" s="213"/>
+      <c r="J12" s="213"/>
+      <c r="K12" s="194"/>
+      <c r="L12" s="194"/>
+      <c r="M12" s="194"/>
+      <c r="N12" s="194" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="194"/>
+      <c r="P12" s="194"/>
+      <c r="Q12" s="194"/>
+      <c r="R12" s="194"/>
+      <c r="S12" s="194"/>
+      <c r="T12" s="194"/>
+      <c r="U12" s="194"/>
+      <c r="V12" s="194"/>
+      <c r="W12" s="194"/>
+      <c r="X12" s="194"/>
+      <c r="Y12" s="194"/>
+      <c r="Z12" s="211"/>
+      <c r="AA12" s="211"/>
+      <c r="AB12" s="212"/>
       <c r="AC12" s="68"/>
     </row>
     <row r="13" spans="2:29" ht="16.5" customHeight="1">
       <c r="B13" s="67"/>
-      <c r="C13" s="169" t="s">
+      <c r="C13" s="193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="194"/>
+      <c r="G13" s="213"/>
+      <c r="H13" s="213"/>
+      <c r="I13" s="213"/>
+      <c r="J13" s="213"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="194"/>
+      <c r="M13" s="194"/>
+      <c r="N13" s="194"/>
+      <c r="O13" s="194"/>
+      <c r="P13" s="194"/>
+      <c r="Q13" s="194" t="s">
+        <v>51</v>
+      </c>
+      <c r="R13" s="194"/>
+      <c r="S13" s="194"/>
+      <c r="T13" s="189" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="167"/>
-[...12 lines deleted...]
-      <c r="Q13" s="167" t="s">
+      <c r="U13" s="189"/>
+      <c r="V13" s="189"/>
+      <c r="W13" s="194" t="s">
         <v>53</v>
       </c>
-      <c r="R13" s="167"/>
-[...13 lines deleted...]
-      <c r="AB13" s="178"/>
+      <c r="X13" s="194"/>
+      <c r="Y13" s="194"/>
+      <c r="Z13" s="151"/>
+      <c r="AA13" s="151"/>
+      <c r="AB13" s="152"/>
       <c r="AC13" s="68"/>
     </row>
     <row r="14" spans="2:29" ht="16.5" customHeight="1">
       <c r="B14" s="67"/>
-      <c r="C14" s="169" t="s">
+      <c r="C14" s="193" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="194"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="194"/>
+      <c r="G14" s="213"/>
+      <c r="H14" s="213"/>
+      <c r="I14" s="213"/>
+      <c r="J14" s="213"/>
+      <c r="K14" s="194" t="s">
+        <v>55</v>
+      </c>
+      <c r="L14" s="194"/>
+      <c r="M14" s="194"/>
+      <c r="N14" s="194" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="170"/>
-[...26 lines deleted...]
-      <c r="AA14" s="129"/>
+      <c r="O14" s="194"/>
+      <c r="P14" s="194"/>
+      <c r="Q14" s="194"/>
+      <c r="R14" s="194"/>
+      <c r="S14" s="194"/>
+      <c r="T14" s="189"/>
+      <c r="U14" s="189"/>
+      <c r="V14" s="189"/>
+      <c r="W14" s="194"/>
+      <c r="X14" s="194"/>
+      <c r="Y14" s="194"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
       <c r="AB14" s="52"/>
       <c r="AC14" s="68"/>
     </row>
     <row r="15" spans="2:29" ht="16.5" customHeight="1">
       <c r="B15" s="67"/>
-      <c r="C15" s="169" t="s">
+      <c r="C15" s="193" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="194"/>
+      <c r="E15" s="194"/>
+      <c r="F15" s="194"/>
+      <c r="G15" s="194" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="194"/>
+      <c r="I15" s="194"/>
+      <c r="J15" s="194"/>
+      <c r="K15" s="194" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="167"/>
-[...2 lines deleted...]
-      <c r="G15" s="167" t="s">
+      <c r="L15" s="194"/>
+      <c r="M15" s="194"/>
+      <c r="N15" s="194"/>
+      <c r="O15" s="194"/>
+      <c r="P15" s="194"/>
+      <c r="Q15" s="189" t="s">
         <v>60</v>
       </c>
-      <c r="H15" s="167"/>
-[...2 lines deleted...]
-      <c r="K15" s="167" t="s">
+      <c r="R15" s="189"/>
+      <c r="S15" s="189"/>
+      <c r="T15" s="189" t="s">
         <v>61</v>
       </c>
-      <c r="L15" s="167"/>
-[...4 lines deleted...]
-      <c r="Q15" s="171" t="s">
+      <c r="U15" s="189"/>
+      <c r="V15" s="189"/>
+      <c r="W15" s="194" t="s">
         <v>62</v>
       </c>
-      <c r="R15" s="171"/>
-[...12 lines deleted...]
-      <c r="AA15" s="129"/>
+      <c r="X15" s="194"/>
+      <c r="Y15" s="194"/>
+      <c r="Z15" s="128"/>
+      <c r="AA15" s="128"/>
       <c r="AB15" s="52"/>
       <c r="AC15" s="68"/>
     </row>
     <row r="16" spans="2:29" ht="16.5" customHeight="1">
       <c r="B16" s="67"/>
-      <c r="C16" s="169" t="s">
-[...27 lines deleted...]
-      <c r="AA16" s="129"/>
+      <c r="C16" s="193" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="194"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="194"/>
+      <c r="H16" s="194"/>
+      <c r="I16" s="194"/>
+      <c r="J16" s="194"/>
+      <c r="K16" s="194"/>
+      <c r="L16" s="194"/>
+      <c r="M16" s="194"/>
+      <c r="N16" s="194" t="s">
+        <v>64</v>
+      </c>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="189"/>
+      <c r="R16" s="189"/>
+      <c r="S16" s="189"/>
+      <c r="T16" s="189"/>
+      <c r="U16" s="189"/>
+      <c r="V16" s="189"/>
+      <c r="W16" s="194"/>
+      <c r="X16" s="194"/>
+      <c r="Y16" s="194"/>
+      <c r="Z16" s="128"/>
+      <c r="AA16" s="128"/>
       <c r="AB16" s="52"/>
       <c r="AC16" s="68"/>
     </row>
-    <row r="17" spans="2:29" ht="16.5" customHeight="1" thickBot="1">
+    <row r="17" spans="2:29" ht="15" customHeight="1" thickBot="1">
       <c r="B17" s="67"/>
-      <c r="C17" s="172"/>
-[...23 lines deleted...]
-      <c r="AA17" s="130"/>
+      <c r="C17" s="177"/>
+      <c r="D17" s="178"/>
+      <c r="E17" s="178"/>
+      <c r="F17" s="178"/>
+      <c r="G17" s="178"/>
+      <c r="H17" s="178"/>
+      <c r="I17" s="178"/>
+      <c r="J17" s="178"/>
+      <c r="K17" s="178"/>
+      <c r="L17" s="178"/>
+      <c r="M17" s="178"/>
+      <c r="N17" s="178"/>
+      <c r="O17" s="178"/>
+      <c r="P17" s="178"/>
+      <c r="Q17" s="137"/>
+      <c r="R17" s="137"/>
+      <c r="S17" s="137"/>
+      <c r="T17" s="137"/>
+      <c r="U17" s="137"/>
+      <c r="V17" s="137"/>
+      <c r="W17" s="178"/>
+      <c r="X17" s="178"/>
+      <c r="Y17" s="178"/>
+      <c r="Z17" s="129"/>
+      <c r="AA17" s="129"/>
       <c r="AB17" s="53"/>
       <c r="AC17" s="68"/>
     </row>
     <row r="18" spans="2:29" ht="16.5" customHeight="1">
       <c r="B18" s="67"/>
       <c r="AC18" s="68"/>
     </row>
     <row r="19" spans="2:29" ht="16.5" customHeight="1">
       <c r="B19" s="67"/>
       <c r="AC19" s="68"/>
     </row>
     <row r="20" spans="2:29">
       <c r="B20" s="67"/>
       <c r="AC20" s="68"/>
     </row>
     <row r="21" spans="2:29">
       <c r="B21" s="67"/>
-      <c r="C21" s="163" t="s">
-[...24 lines deleted...]
-      <c r="X21" s="166"/>
+      <c r="C21" s="180" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="180" t="s">
+        <v>66</v>
+      </c>
+      <c r="R21" s="209"/>
+      <c r="S21" s="209"/>
+      <c r="T21" s="209"/>
+      <c r="U21" s="209"/>
+      <c r="V21" s="209"/>
+      <c r="W21" s="209"/>
+      <c r="X21" s="209"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="68"/>
     </row>
     <row r="22" spans="2:29">
       <c r="B22" s="67"/>
-      <c r="C22" s="164"/>
-[...12 lines deleted...]
-      <c r="P22" s="165"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
       <c r="Q22" s="26"/>
       <c r="Y22" s="16"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="68"/>
     </row>
     <row r="23" spans="2:29">
       <c r="B23" s="67"/>
-      <c r="C23" s="164"/>
-[...12 lines deleted...]
-      <c r="P23" s="165"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
       <c r="Q23" s="26" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="Y23" s="16"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="68"/>
     </row>
     <row r="24" spans="2:29">
       <c r="B24" s="67"/>
-      <c r="C24" s="164"/>
-[...12 lines deleted...]
-      <c r="P24" s="165"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
       <c r="Q24" s="26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="Y24" s="16"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="68"/>
     </row>
     <row r="25" spans="2:29">
       <c r="B25" s="67"/>
-      <c r="C25" s="164"/>
-[...12 lines deleted...]
-      <c r="P25" s="165"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
       <c r="Q25" s="26" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="Y25" s="16"/>
       <c r="Z25" s="16"/>
       <c r="AA25" s="16"/>
       <c r="AB25" s="16"/>
       <c r="AC25" s="68"/>
     </row>
     <row r="26" spans="2:29">
       <c r="B26" s="67"/>
-      <c r="C26" s="164"/>
-[...12 lines deleted...]
-      <c r="P26" s="165"/>
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
       <c r="Q26" s="26"/>
       <c r="Y26" s="16"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="68"/>
     </row>
     <row r="27" spans="2:29">
       <c r="B27" s="67"/>
-      <c r="C27" s="164"/>
-[...12 lines deleted...]
-      <c r="P27" s="165"/>
+      <c r="C27" s="181"/>
+      <c r="D27" s="181"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="181"/>
+      <c r="H27" s="181"/>
+      <c r="I27" s="181"/>
+      <c r="J27" s="181"/>
+      <c r="K27" s="181"/>
+      <c r="L27" s="181"/>
+      <c r="M27" s="181"/>
+      <c r="N27" s="181"/>
+      <c r="O27" s="181"/>
+      <c r="P27" s="182"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
       <c r="V27" s="22"/>
       <c r="W27" s="22"/>
       <c r="X27" s="22"/>
       <c r="Y27" s="17"/>
       <c r="Z27" s="17"/>
       <c r="AA27" s="17"/>
       <c r="AB27" s="17"/>
       <c r="AC27" s="68"/>
     </row>
     <row r="28" spans="2:29">
       <c r="B28" s="67"/>
-      <c r="C28" s="164"/>
-[...16 lines deleted...]
-      <c r="R28" s="160"/>
+      <c r="C28" s="181"/>
+      <c r="D28" s="181"/>
+      <c r="E28" s="181"/>
+      <c r="F28" s="181"/>
+      <c r="G28" s="181"/>
+      <c r="H28" s="181"/>
+      <c r="I28" s="181"/>
+      <c r="J28" s="181"/>
+      <c r="K28" s="181"/>
+      <c r="L28" s="181"/>
+      <c r="M28" s="181"/>
+      <c r="N28" s="181"/>
+      <c r="O28" s="181"/>
+      <c r="P28" s="182"/>
+      <c r="Q28" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="R28" s="186"/>
       <c r="S28" s="96">
         <v>100</v>
       </c>
-      <c r="T28" s="160" t="s">
-[...3 lines deleted...]
-      <c r="V28" s="160"/>
+      <c r="T28" s="186" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="186"/>
+      <c r="V28" s="186"/>
       <c r="Y28" s="16"/>
       <c r="Z28" s="16"/>
       <c r="AA28" s="16"/>
       <c r="AB28" s="16"/>
       <c r="AC28" s="68"/>
     </row>
     <row r="29" spans="2:29">
       <c r="B29" s="67"/>
       <c r="C29" s="51"/>
       <c r="D29" s="51"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
-      <c r="Q29" s="159" t="s">
-[...4 lines deleted...]
-        <f>INDEX(RVpressure,MATCH(1,RV_BMKPEDGE,0))&amp;" PSI"</f>
+      <c r="Q29" s="185" t="s">
+        <v>72</v>
+      </c>
+      <c r="R29" s="186"/>
+      <c r="S29" s="210" t="str">
+        <f>INDEX(RVpressure,MATCH(1,RV_BMKPEDGEii,0))&amp;" PSI"</f>
         <v>150 PSI</v>
       </c>
-      <c r="T29" s="160"/>
+      <c r="T29" s="186"/>
       <c r="U29" s="109">
         <f>IF(S28*120%&lt;=S28+15,S28+15,S28*120%)</f>
         <v>120</v>
       </c>
       <c r="V29" s="97"/>
       <c r="Y29" s="16"/>
       <c r="Z29" s="16"/>
       <c r="AA29" s="16"/>
       <c r="AB29" s="16"/>
       <c r="AC29" s="68"/>
     </row>
     <row r="30" spans="2:29">
       <c r="B30" s="67"/>
       <c r="C30" s="51"/>
       <c r="D30" s="51"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
       <c r="Y30" s="28"/>
       <c r="Z30" s="28"/>
       <c r="AA30" s="28"/>
       <c r="AB30" s="28"/>
       <c r="AC30" s="68"/>
     </row>
     <row r="31" spans="2:29">
       <c r="B31" s="67"/>
-      <c r="C31" s="162"/>
-      <c r="D31" s="162"/>
+      <c r="C31" s="179"/>
+      <c r="D31" s="179"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
       <c r="Y31" s="28"/>
       <c r="Z31" s="28"/>
       <c r="AA31" s="28"/>
       <c r="AB31" s="28"/>
       <c r="AC31" s="68"/>
     </row>
@@ -5493,1084 +5868,2652 @@
       <c r="P49" s="19"/>
       <c r="Q49" s="19"/>
       <c r="R49" s="19"/>
       <c r="S49" s="19"/>
     </row>
     <row r="50" spans="3:19">
       <c r="C50" s="25"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="19"/>
       <c r="N50" s="19"/>
       <c r="O50" s="19"/>
       <c r="P50" s="19"/>
       <c r="Q50" s="19"/>
       <c r="R50" s="19"/>
       <c r="S50" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CTQr8ukj9+i0WyRXXk4VWbnhBQnmfgBfQt1TcKNUGEUK2WRowC1NBcHCUsPWuFhtnHL1D68oSZVLPPiP4S0oXg==" saltValue="FVR2EZvXex30CSFkeR6xEw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xsUxXqo1FVu4cpJi0CytM+xU5eKYDme7aBLQ9iB4iHJpd35E7/MW7pUeZYbWUJ4LDLiWN85oFU4Y/5uutNAOIg==" saltValue="GAIFM1CrtCr8wqd+/hAA2A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="40">
-    <mergeCell ref="N2:T2"/>
+    <mergeCell ref="Z11:AB12"/>
+    <mergeCell ref="M2:T2"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="C12:F12"/>
     <mergeCell ref="O4:S4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:Z6"/>
-    <mergeCell ref="T7:V7"/>
     <mergeCell ref="I7:P7"/>
     <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T7:V7"/>
     <mergeCell ref="C10:AB10"/>
-    <mergeCell ref="C11:E11"/>
     <mergeCell ref="G11:J14"/>
     <mergeCell ref="K11:M13"/>
     <mergeCell ref="N11:P11"/>
     <mergeCell ref="Q11:S12"/>
     <mergeCell ref="T11:V12"/>
     <mergeCell ref="W11:Y12"/>
     <mergeCell ref="N12:P13"/>
-    <mergeCell ref="C12:E12"/>
-[...9 lines deleted...]
-    <mergeCell ref="T15:V16"/>
+    <mergeCell ref="C13:F13"/>
     <mergeCell ref="Q13:S14"/>
-    <mergeCell ref="C13:F13"/>
     <mergeCell ref="T13:V14"/>
     <mergeCell ref="W13:Y14"/>
     <mergeCell ref="K14:M14"/>
-    <mergeCell ref="C16:E17"/>
-[...1 lines deleted...]
-    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="N14:P15"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="W15:Y17"/>
+    <mergeCell ref="C16:F17"/>
+    <mergeCell ref="G15:J17"/>
+    <mergeCell ref="K15:M17"/>
+    <mergeCell ref="Q15:S16"/>
+    <mergeCell ref="T15:V16"/>
+    <mergeCell ref="N16:P17"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C21:P28"/>
     <mergeCell ref="Q21:X21"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="T28:V28"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="S29:T29"/>
   </mergeCells>
   <conditionalFormatting sqref="L9:N9">
-    <cfRule type="containsText" dxfId="56" priority="7" operator="containsText" text="80">
+    <cfRule type="containsText" dxfId="54" priority="9" operator="containsText" text="80">
       <formula>NOT(ISERROR(SEARCH("80",L9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T9">
-    <cfRule type="containsText" dxfId="55" priority="6" operator="containsText" text="460">
+    <cfRule type="containsText" dxfId="53" priority="8" operator="containsText" text="460">
       <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U9">
-    <cfRule type="containsText" dxfId="54" priority="4" operator="containsText" text="19">
+    <cfRule type="containsText" dxfId="52" priority="2" operator="containsText" text="23">
+      <formula>NOT(ISERROR(SEARCH("23",U9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="51" priority="6" operator="containsText" text="19">
       <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="53" priority="5" operator="containsText" text="10">
+    <cfRule type="containsText" dxfId="50" priority="7" operator="containsText" text="10">
       <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V9">
-    <cfRule type="containsText" dxfId="52" priority="3" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="49" priority="1" operator="containsText" text="11">
+      <formula>NOT(ISERROR(SEARCH("11",V9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="48" priority="5" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",V9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V41">
-    <cfRule type="expression" dxfId="51" priority="1">
+    <cfRule type="expression" dxfId="47" priority="3">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z11 V43">
-    <cfRule type="expression" dxfId="50" priority="2">
+    <cfRule type="expression" dxfId="46" priority="4">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{9B27055B-E3C6-45DC-ADAF-465C126E1692}">
       <formula1>BMKPlatEdgeii</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr codeName="Sheet8"/>
+  <dimension ref="A1:K14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K7" sqref="K7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="1" width="15.125" customWidth="1"/>
+    <col min="3" max="3" width="11.875" customWidth="1"/>
+    <col min="4" max="9" width="7.75" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11">
+      <c r="B1" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
+      <c r="A2" t="s">
+        <v>359</v>
+      </c>
+      <c r="B2" s="131">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="126" customFormat="1" ht="47.25">
+      <c r="A3" s="126" t="s">
+        <v>360</v>
+      </c>
+      <c r="B3" s="126" t="s">
+        <v>361</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>362</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>363</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>364</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>365</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>366</v>
+      </c>
+      <c r="H3" s="126" t="s">
+        <v>367</v>
+      </c>
+      <c r="I3" s="126" t="s">
+        <v>368</v>
+      </c>
+      <c r="J3" s="126" t="s">
+        <v>413</v>
+      </c>
+      <c r="K3" s="126" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" s="130">
+        <v>0</v>
+      </c>
+      <c r="B4">
+        <f>ROUND(C4*(1-$B$2),0)</f>
+        <v>24</v>
+      </c>
+      <c r="C4">
+        <v>30</v>
+      </c>
+      <c r="D4" t="e">
+        <f>IF(AND(#REF!&gt;=$A4,#REF!&lt;=$B4),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E4" t="str">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A4,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B4),1,"")</f>
+        <v/>
+      </c>
+      <c r="F4" t="str">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A4,'BENCHMARK w EDGEii'!$S$28&lt;=$B4),1,"")</f>
+        <v/>
+      </c>
+      <c r="G4" t="e">
+        <f>IF(AND(#REF!&gt;=$A4,#REF!&lt;=$B4),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H4" t="str">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A4,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B4),1,"")</f>
+        <v/>
+      </c>
+      <c r="I4" t="e">
+        <f>IF(AND(#REF!&gt;=$A4,#REF!&lt;=$B4),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J4" t="str">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A4,'MFC II Series'!$S$26&lt;=$B4),1,"")</f>
+        <v/>
+      </c>
+      <c r="K4" t="str">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A4,'Benchmark NX'!$S$26&lt;=$B4),1,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5">
+        <f>+B4+1</f>
+        <v>25</v>
+      </c>
+      <c r="B5">
+        <f>ROUND(C5*(1-$B$2),0)</f>
+        <v>40</v>
+      </c>
+      <c r="C5">
+        <v>50</v>
+      </c>
+      <c r="D5" t="e">
+        <f>IF(AND(#REF!&gt;=$A5,#REF!&lt;=$B5),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E5" t="str">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A5,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B5),1,"")</f>
+        <v/>
+      </c>
+      <c r="F5" t="str">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A5,'BENCHMARK w EDGEii'!$S$28&lt;=$B5),1,"")</f>
+        <v/>
+      </c>
+      <c r="G5" t="e">
+        <f>IF(AND(#REF!&gt;=$A5,#REF!&lt;=$B5),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H5" t="str">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A5,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B5),1,"")</f>
+        <v/>
+      </c>
+      <c r="I5" t="e">
+        <f>IF(AND(#REF!&gt;=$A5,#REF!&lt;=$B5),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J5" t="str">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A5,'MFC II Series'!$S$26&lt;=$B5),1,"")</f>
+        <v/>
+      </c>
+      <c r="K5" t="str">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A5,'Benchmark NX'!$S$26&lt;=$B5),1,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6">
+        <f>+B5+1</f>
+        <v>41</v>
+      </c>
+      <c r="B6">
+        <f t="shared" ref="B6:B8" si="0">ROUND(C6*(1-$B$2),0)</f>
+        <v>60</v>
+      </c>
+      <c r="C6">
+        <v>75</v>
+      </c>
+      <c r="D6" t="e">
+        <f>IF(AND(#REF!&gt;=$A6,#REF!&lt;=$B6),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E6" t="str">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A6,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B6),1,"")</f>
+        <v/>
+      </c>
+      <c r="F6" t="str">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A6,'BENCHMARK w EDGEii'!$S$28&lt;=$B6),1,"")</f>
+        <v/>
+      </c>
+      <c r="G6" t="e">
+        <f>IF(AND(#REF!&gt;=$A6,#REF!&lt;=$B6),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H6" t="str">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A6,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B6),1,"")</f>
+        <v/>
+      </c>
+      <c r="I6" t="e">
+        <f>IF(AND(#REF!&gt;=$A6,#REF!&lt;=$B6),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J6" t="str">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A6,'MFC II Series'!$S$26&lt;=$B6),1,"")</f>
+        <v/>
+      </c>
+      <c r="K6" t="str">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A6,'Benchmark NX'!$S$26&lt;=$B6),1,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7">
+        <f t="shared" ref="A7:A9" si="1">+B6+1</f>
+        <v>61</v>
+      </c>
+      <c r="B7">
+        <f t="shared" si="0"/>
+        <v>80</v>
+      </c>
+      <c r="C7">
+        <v>100</v>
+      </c>
+      <c r="D7" t="e">
+        <f>IF(AND(#REF!&gt;=$A7,#REF!&lt;=$B7),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E7" t="str">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A7,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B7),1,"")</f>
+        <v/>
+      </c>
+      <c r="F7" t="str">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A7,'BENCHMARK w EDGEii'!$S$28&lt;=$B7),1,"")</f>
+        <v/>
+      </c>
+      <c r="G7" t="e">
+        <f>IF(AND(#REF!&gt;=$A7,#REF!&lt;=$B7),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H7" t="str">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A7,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B7),1,"")</f>
+        <v/>
+      </c>
+      <c r="I7" t="e">
+        <f>IF(AND(#REF!&gt;=$A7,#REF!&lt;=$B7),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J7" t="str">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A7,'MFC II Series'!$S$26&lt;=$B7),1,"")</f>
+        <v/>
+      </c>
+      <c r="K7" t="str">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A7,'Benchmark NX'!$S$26&lt;=$B7),1,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8">
+        <f t="shared" si="1"/>
+        <v>81</v>
+      </c>
+      <c r="B8">
+        <f t="shared" si="0"/>
+        <v>120</v>
+      </c>
+      <c r="C8">
+        <v>150</v>
+      </c>
+      <c r="D8" t="e">
+        <f>IF(AND(#REF!&gt;=$A8,#REF!&lt;=$B8),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E8">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A8,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B8),1,"")</f>
+        <v>1</v>
+      </c>
+      <c r="F8" t="str">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A8,'BENCHMARK w EDGEii'!$S$28&lt;=$B8),1,"")</f>
+        <v/>
+      </c>
+      <c r="G8" t="e">
+        <f>IF(AND(#REF!&gt;=$A8,#REF!&lt;=$B8),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H8" t="str">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A8,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B8),1,"")</f>
+        <v/>
+      </c>
+      <c r="I8" t="e">
+        <f>IF(AND(#REF!&gt;=$A8,#REF!&lt;=$B8),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J8">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A8,'MFC II Series'!$S$26&lt;=$B8),1,"")</f>
+        <v>1</v>
+      </c>
+      <c r="K8">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A8,'Benchmark NX'!$S$26&lt;=$B8),1,"")</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9">
+        <f t="shared" si="1"/>
+        <v>121</v>
+      </c>
+      <c r="B9" s="130">
+        <v>150</v>
+      </c>
+      <c r="C9" t="s">
+        <v>369</v>
+      </c>
+      <c r="D9" t="e">
+        <f>IF(AND(#REF!&gt;=$A9,#REF!&lt;=$B9),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="E9" t="str">
+        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A9,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B9),1,"")</f>
+        <v/>
+      </c>
+      <c r="F9">
+        <f>IF(AND('BENCHMARK w EDGEii'!$S$28&gt;=$A9,'BENCHMARK w EDGEii'!$S$28&lt;=$B9),1,"")</f>
+        <v>1</v>
+      </c>
+      <c r="G9" t="e">
+        <f>IF(AND(#REF!&gt;=$A9,#REF!&lt;=$B9),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H9">
+        <f>IF(AND('BENCHMARK STANDARD w EDGEi'!$S$26&gt;=$A9,'BENCHMARK STANDARD w EDGEi'!$S$26&lt;=$B9),1,"")</f>
+        <v>1</v>
+      </c>
+      <c r="I9" t="e">
+        <f>IF(AND(#REF!&gt;=$A9,#REF!&lt;=$B9),1,"")</f>
+        <v>#REF!</v>
+      </c>
+      <c r="J9" t="str">
+        <f>IF(AND('MFC II Series'!$S$26&gt;=$A9,'MFC II Series'!$S$26&lt;=$B9),1,"")</f>
+        <v/>
+      </c>
+      <c r="K9" t="str">
+        <f>IF(AND('Benchmark NX'!$S$26&gt;=$A9,'Benchmark NX'!$S$26&lt;=$B9),1,"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="B14" s="78"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr codeName="Sheet3">
+    <tabColor theme="9" tint="0.59999389629810485"/>
+  </sheetPr>
+  <dimension ref="B1:AC48"/>
+  <sheetViews>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="O4" sqref="O4:S4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="2" width="2.625" customWidth="1"/>
+    <col min="3" max="28" width="11.25" customWidth="1"/>
+    <col min="29" max="29" width="2.625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
+    <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
+      <c r="B2" s="60"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="201" t="s">
+        <v>76</v>
+      </c>
+      <c r="N2" s="201"/>
+      <c r="O2" s="201"/>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="201"/>
+      <c r="U2" s="201"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="66"/>
+    </row>
+    <row r="3" spans="2:29" ht="15.95" customHeight="1">
+      <c r="B3" s="67"/>
+      <c r="AC3" s="68"/>
+    </row>
+    <row r="4" spans="2:29" ht="18.75">
+      <c r="B4" s="67"/>
+      <c r="N4" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>210</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="AC4" s="68"/>
+    </row>
+    <row r="5" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B5" s="67"/>
+      <c r="AC5" s="68"/>
+    </row>
+    <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
+      <c r="B6" s="67"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="205"/>
+      <c r="E6" s="205"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="206"/>
+      <c r="W6" s="206"/>
+      <c r="X6" s="206"/>
+      <c r="Y6" s="206"/>
+      <c r="Z6" s="206"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="68"/>
+    </row>
+    <row r="7" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B7" s="67"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="207"/>
+      <c r="O7" s="207"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="R7" s="207"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="U7" s="207"/>
+      <c r="V7" s="208"/>
+      <c r="W7" s="8"/>
+      <c r="X7" s="8"/>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="9"/>
+      <c r="AC7" s="68"/>
+    </row>
+    <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
+      <c r="B8" s="67"/>
+      <c r="C8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q8" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="R8" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="S8" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="T8" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="U8" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="V8" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="W8" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="X8" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y8" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB8" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC8" s="68"/>
+    </row>
+    <row r="9" spans="2:29" ht="41.25" customHeight="1" thickBot="1">
+      <c r="B9" s="67"/>
+      <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="101" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,6,FALSE)</f>
+        <v>1305 / 1425</v>
+      </c>
+      <c r="H9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,7,FALSE)</f>
+        <v>94.6</v>
+      </c>
+      <c r="I9" s="98">
+        <f>S26</f>
+        <v>125</v>
+      </c>
+      <c r="J9" s="99">
+        <f>VLOOKUP($O4,BMKSTDwEdge,9,FALSE)</f>
+        <v>44</v>
+      </c>
+      <c r="K9" s="100" t="str">
+        <f>$S$27</f>
+        <v>Consult Aerco PSI</v>
+      </c>
+      <c r="L9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,11,FALSE)</f>
+        <v>160</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,14,FALSE)</f>
+        <v>25 / 250</v>
+      </c>
+      <c r="P9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,15,FALSE)</f>
+        <v>3.0 PSIG @ 170 GPM</v>
+      </c>
+      <c r="Q9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,16,FALSE)</f>
+        <v>NATURAL GAS</v>
+      </c>
+      <c r="R9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,17,FALSE)</f>
+        <v>1500</v>
+      </c>
+      <c r="S9" s="101" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,18,FALSE)</f>
+        <v>4 - 14</v>
+      </c>
+      <c r="T9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,19,FALSE)</f>
+        <v>120/1/60</v>
+      </c>
+      <c r="U9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,20,FALSE)</f>
+        <v>16</v>
+      </c>
+      <c r="V9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,21,FALSE)</f>
+        <v>1.6</v>
+      </c>
+      <c r="W9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,22,FALSE)</f>
+        <v>34 x 44 x 78</v>
+      </c>
+      <c r="X9" s="46">
+        <f>VLOOKUP($O4,BMKSTDwEdge,23,FALSE)</f>
+        <v>1654</v>
+      </c>
+      <c r="Y9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z9" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="AA9" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,27,FALSE)</f>
+        <v>BMK STANDARD 1500 WITH EDGE[i]</v>
+      </c>
+      <c r="AC9" s="68"/>
+    </row>
+    <row r="10" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B10" s="67"/>
+      <c r="C10" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="191"/>
+      <c r="Y10" s="191"/>
+      <c r="Z10" s="191"/>
+      <c r="AA10" s="191"/>
+      <c r="AB10" s="192"/>
+      <c r="AC10" s="68"/>
+    </row>
+    <row r="11" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B11" s="67"/>
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="213" t="s">
+        <v>78</v>
+      </c>
+      <c r="G11" s="213"/>
+      <c r="H11" s="213"/>
+      <c r="I11" s="194" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" s="194"/>
+      <c r="K11" s="194"/>
+      <c r="L11" s="194" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" s="194"/>
+      <c r="N11" s="194"/>
+      <c r="O11" s="189" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="189"/>
+      <c r="Q11" s="189"/>
+      <c r="R11" s="194" t="s">
+        <v>82</v>
+      </c>
+      <c r="S11" s="194"/>
+      <c r="T11" s="194"/>
+      <c r="U11" s="194"/>
+      <c r="V11" s="128"/>
+      <c r="W11" s="128"/>
+      <c r="X11" s="136"/>
+      <c r="Y11" s="136"/>
+      <c r="Z11" s="128"/>
+      <c r="AA11" s="128"/>
+      <c r="AB11" s="52"/>
+      <c r="AC11" s="68"/>
+    </row>
+    <row r="12" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B12" s="67"/>
+      <c r="C12" s="193" t="str">
+        <f>VLOOKUP($O4,BMKSTDwEdge,28,FALSE)</f>
+        <v>2. MINIMUM TURNDOWN: 20:1</v>
+      </c>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="213"/>
+      <c r="G12" s="213"/>
+      <c r="H12" s="213"/>
+      <c r="I12" s="194" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" s="194"/>
+      <c r="K12" s="194"/>
+      <c r="L12" s="194"/>
+      <c r="M12" s="194"/>
+      <c r="N12" s="194"/>
+      <c r="O12" s="189"/>
+      <c r="P12" s="189"/>
+      <c r="Q12" s="189"/>
+      <c r="R12" s="194"/>
+      <c r="S12" s="194"/>
+      <c r="T12" s="194"/>
+      <c r="U12" s="194"/>
+      <c r="V12" s="128"/>
+      <c r="W12" s="128"/>
+      <c r="X12" s="136"/>
+      <c r="Y12" s="136"/>
+      <c r="Z12" s="128"/>
+      <c r="AA12" s="128"/>
+      <c r="AB12" s="52"/>
+      <c r="AC12" s="68"/>
+    </row>
+    <row r="13" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B13" s="67"/>
+      <c r="C13" s="193" t="s">
+        <v>84</v>
+      </c>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="128"/>
+      <c r="I13" s="194"/>
+      <c r="J13" s="194"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="194" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="194"/>
+      <c r="N13" s="194"/>
+      <c r="O13" s="189" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="189"/>
+      <c r="Q13" s="189"/>
+      <c r="R13" s="194"/>
+      <c r="S13" s="194"/>
+      <c r="T13" s="194"/>
+      <c r="U13" s="194"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="128"/>
+      <c r="X13" s="136"/>
+      <c r="Y13" s="136"/>
+      <c r="Z13" s="128"/>
+      <c r="AA13" s="128"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="68"/>
+    </row>
+    <row r="14" spans="2:29" ht="20.100000000000001" customHeight="1">
+      <c r="B14" s="67"/>
+      <c r="C14" s="193" t="s">
+        <v>87</v>
+      </c>
+      <c r="D14" s="194"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="194" t="s">
+        <v>88</v>
+      </c>
+      <c r="G14" s="194"/>
+      <c r="H14" s="194"/>
+      <c r="I14" s="194"/>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="194"/>
+      <c r="M14" s="194"/>
+      <c r="N14" s="194"/>
+      <c r="O14" s="189"/>
+      <c r="P14" s="189"/>
+      <c r="Q14" s="189"/>
+      <c r="R14" s="194"/>
+      <c r="S14" s="194"/>
+      <c r="T14" s="194"/>
+      <c r="U14" s="194"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="128"/>
+      <c r="X14" s="136"/>
+      <c r="Y14" s="136"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
+      <c r="AB14" s="52"/>
+      <c r="AC14" s="68"/>
+    </row>
+    <row r="15" spans="2:29" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B15" s="67"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="178"/>
+      <c r="G15" s="178"/>
+      <c r="H15" s="178"/>
+      <c r="I15" s="178" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="137"/>
+      <c r="M15" s="137"/>
+      <c r="N15" s="137"/>
+      <c r="O15" s="137"/>
+      <c r="P15" s="137"/>
+      <c r="Q15" s="137"/>
+      <c r="R15" s="178"/>
+      <c r="S15" s="178"/>
+      <c r="T15" s="178"/>
+      <c r="U15" s="178"/>
+      <c r="V15" s="129"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="129"/>
+      <c r="Y15" s="137"/>
+      <c r="Z15" s="129"/>
+      <c r="AA15" s="129"/>
+      <c r="AB15" s="53"/>
+      <c r="AC15" s="68"/>
+    </row>
+    <row r="16" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B16" s="67"/>
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B17" s="67"/>
+      <c r="AC17" s="68"/>
+    </row>
+    <row r="18" spans="2:29">
+      <c r="B18" s="67"/>
+      <c r="AC18" s="68"/>
+    </row>
+    <row r="19" spans="2:29">
+      <c r="B19" s="67"/>
+      <c r="C19" s="180" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="180" t="s">
+        <v>66</v>
+      </c>
+      <c r="R19" s="209"/>
+      <c r="S19" s="209"/>
+      <c r="T19" s="209"/>
+      <c r="U19" s="209"/>
+      <c r="V19" s="209"/>
+      <c r="W19" s="209"/>
+      <c r="X19" s="209"/>
+      <c r="Y19" s="16"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="16"/>
+      <c r="AC19" s="68"/>
+    </row>
+    <row r="20" spans="2:29">
+      <c r="B20" s="67"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="26"/>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+      <c r="AC20" s="68"/>
+    </row>
+    <row r="21" spans="2:29">
+      <c r="B21" s="67"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="68"/>
+    </row>
+    <row r="22" spans="2:29">
+      <c r="B22" s="67"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
+      <c r="Q22" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+      <c r="AC22" s="68"/>
+    </row>
+    <row r="23" spans="2:29">
+      <c r="B23" s="67"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="68"/>
+    </row>
+    <row r="24" spans="2:29">
+      <c r="B24" s="67"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="26"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="16"/>
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="2:29">
+      <c r="B25" s="67"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="21"/>
+      <c r="R25" s="22"/>
+      <c r="S25" s="22"/>
+      <c r="T25" s="22"/>
+      <c r="U25" s="22"/>
+      <c r="V25" s="22"/>
+      <c r="W25" s="22"/>
+      <c r="X25" s="22"/>
+      <c r="Y25" s="17"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="68"/>
+    </row>
+    <row r="26" spans="2:29">
+      <c r="B26" s="67"/>
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
+      <c r="Q26" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="R26" s="186"/>
+      <c r="S26" s="132">
+        <v>125</v>
+      </c>
+      <c r="T26" s="186" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="186"/>
+      <c r="V26" s="186"/>
+      <c r="Y26" s="16"/>
+      <c r="Z26" s="16"/>
+      <c r="AA26" s="16"/>
+      <c r="AB26" s="16"/>
+      <c r="AC26" s="68"/>
+    </row>
+    <row r="27" spans="2:29">
+      <c r="B27" s="67"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+      <c r="Q27" s="185" t="s">
+        <v>72</v>
+      </c>
+      <c r="R27" s="186"/>
+      <c r="S27" s="210" t="str">
+        <f>INDEX(RVpressure,MATCH(1,RV_BMKCMORE,0))&amp;" PSI"</f>
+        <v>Consult Aerco PSI</v>
+      </c>
+      <c r="T27" s="186"/>
+      <c r="U27" s="109">
+        <f>IF(S26*120%&lt;=S26+15,S26+15,S26*120%)</f>
+        <v>150</v>
+      </c>
+      <c r="V27" s="97"/>
+      <c r="Y27" s="16"/>
+      <c r="Z27" s="16"/>
+      <c r="AA27" s="16"/>
+      <c r="AB27" s="16"/>
+      <c r="AC27" s="68"/>
+    </row>
+    <row r="28" spans="2:29">
+      <c r="B28" s="67"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="26"/>
+      <c r="O28" s="26"/>
+      <c r="R28" s="26"/>
+      <c r="S28" s="26"/>
+      <c r="T28" s="26"/>
+      <c r="U28" s="26"/>
+      <c r="V28" s="26"/>
+      <c r="W28" s="26"/>
+      <c r="X28" s="26"/>
+      <c r="Y28" s="28"/>
+      <c r="Z28" s="28"/>
+      <c r="AA28" s="28"/>
+      <c r="AB28" s="28"/>
+      <c r="AC28" s="68"/>
+    </row>
+    <row r="29" spans="2:29">
+      <c r="B29" s="67"/>
+      <c r="C29" s="179"/>
+      <c r="D29" s="179"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="Q29" s="26"/>
+      <c r="R29" s="26"/>
+      <c r="S29" s="26"/>
+      <c r="T29" s="26"/>
+      <c r="U29" s="26"/>
+      <c r="V29" s="26"/>
+      <c r="W29" s="26"/>
+      <c r="X29" s="26"/>
+      <c r="Y29" s="28"/>
+      <c r="Z29" s="28"/>
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="68"/>
+    </row>
+    <row r="30" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B30" s="69"/>
+      <c r="C30" s="70"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="70"/>
+      <c r="Q30" s="70"/>
+      <c r="R30" s="70"/>
+      <c r="S30" s="70"/>
+      <c r="T30" s="70"/>
+      <c r="U30" s="70"/>
+      <c r="V30" s="70"/>
+      <c r="W30" s="70"/>
+      <c r="X30" s="70"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="74"/>
+    </row>
+    <row r="31" spans="2:29">
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+    </row>
+    <row r="32" spans="2:29" ht="15.95" customHeight="1">
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+    </row>
+    <row r="33" spans="3:28">
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+    </row>
+    <row r="34" spans="3:28">
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+    </row>
+    <row r="35" spans="3:28">
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="Q35" s="25"/>
+      <c r="U35" s="25"/>
+      <c r="V35" s="19"/>
+      <c r="W35" s="19"/>
+      <c r="X35" s="25"/>
+      <c r="Y35" s="25"/>
+      <c r="Z35" s="25"/>
+      <c r="AA35" s="25"/>
+      <c r="AB35" s="25"/>
+    </row>
+    <row r="36" spans="3:28">
+      <c r="C36" s="25"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="25"/>
+      <c r="Q36" s="25"/>
+      <c r="R36" s="25"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="19"/>
+      <c r="U36" s="19"/>
+      <c r="V36" s="19"/>
+      <c r="W36" s="19"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="25"/>
+      <c r="Z36" s="25"/>
+      <c r="AA36" s="25"/>
+      <c r="AB36" s="25"/>
+    </row>
+    <row r="37" spans="3:28">
+      <c r="C37" s="25"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="O37" s="25"/>
+      <c r="P37" s="25"/>
+      <c r="Q37" s="25"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="19"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+      <c r="AA37" s="25"/>
+      <c r="AB37" s="25"/>
+    </row>
+    <row r="38" spans="3:28">
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+    </row>
+    <row r="39" spans="3:28">
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="44"/>
+      <c r="O39" s="44"/>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="44"/>
+      <c r="V39" s="44"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="44"/>
+      <c r="Y39" s="44"/>
+      <c r="Z39" s="44"/>
+      <c r="AA39" s="44"/>
+      <c r="AB39" s="44"/>
+    </row>
+    <row r="40" spans="3:28">
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="45"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="45"/>
+      <c r="S40" s="44"/>
+      <c r="T40" s="44"/>
+      <c r="U40" s="44"/>
+      <c r="V40" s="44"/>
+      <c r="W40" s="44"/>
+      <c r="X40" s="44"/>
+      <c r="Y40" s="44"/>
+      <c r="Z40" s="44"/>
+      <c r="AA40" s="44"/>
+      <c r="AB40" s="44"/>
+    </row>
+    <row r="41" spans="3:28">
+      <c r="C41" s="23"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="44"/>
+      <c r="O41" s="44"/>
+      <c r="P41" s="44"/>
+      <c r="Q41" s="44"/>
+      <c r="R41" s="44"/>
+      <c r="S41" s="44"/>
+      <c r="T41" s="44"/>
+      <c r="U41" s="44"/>
+      <c r="V41" s="44"/>
+      <c r="W41" s="44"/>
+      <c r="X41" s="44"/>
+      <c r="Y41" s="44"/>
+      <c r="Z41" s="44"/>
+      <c r="AA41" s="44"/>
+      <c r="AB41" s="44"/>
+    </row>
+    <row r="42" spans="3:28">
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="44"/>
+      <c r="J42" s="44"/>
+      <c r="K42" s="44"/>
+      <c r="L42" s="44"/>
+      <c r="M42" s="44"/>
+      <c r="N42" s="44"/>
+      <c r="O42" s="44"/>
+      <c r="P42" s="44"/>
+      <c r="Q42" s="44"/>
+      <c r="R42" s="44"/>
+      <c r="S42" s="44"/>
+      <c r="T42" s="44"/>
+      <c r="U42" s="44"/>
+      <c r="V42" s="44"/>
+      <c r="W42" s="44"/>
+      <c r="X42" s="44"/>
+      <c r="Y42" s="44"/>
+      <c r="Z42" s="44"/>
+      <c r="AA42" s="44"/>
+      <c r="AB42" s="44"/>
+    </row>
+    <row r="43" spans="3:28">
+      <c r="C43" s="23"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+    </row>
+    <row r="46" spans="3:28">
+      <c r="C46" s="25"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="25"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="3:28">
+      <c r="C47" s="25"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+    </row>
+    <row r="48" spans="3:28">
+      <c r="C48" s="25"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="25"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="2S3dKM89o84Gc+9+6elxXDzaVH1eLjXNzZZf0FEVGVyLWgT3gPKKbZO3nYyrB1KG0LvgEsR4jHe5i2iEXT16lQ==" saltValue="mxSDxCMflfhFB48g69tpmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="30">
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="I12:K14"/>
+    <mergeCell ref="C19:P26"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F11:H12"/>
+    <mergeCell ref="L13:N14"/>
+    <mergeCell ref="O13:Q14"/>
+    <mergeCell ref="Q19:X19"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S27:T27"/>
+    <mergeCell ref="R13:U15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="F14:H15"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="M2:U2"/>
+    <mergeCell ref="C10:AB10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="O4:S4"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="G6:Z6"/>
+    <mergeCell ref="I7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="L11:N12"/>
+    <mergeCell ref="O11:Q12"/>
+    <mergeCell ref="R11:U12"/>
+  </mergeCells>
+  <conditionalFormatting sqref="L9:N9">
+    <cfRule type="containsText" dxfId="45" priority="11" operator="containsText" text="80">
+      <formula>NOT(ISERROR(SEARCH("80",L9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="R11">
+    <cfRule type="expression" dxfId="44" priority="3">
+      <formula>AND($Q$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="T9">
+    <cfRule type="containsText" dxfId="43" priority="10" operator="containsText" text="460">
+      <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="U9">
+    <cfRule type="containsText" dxfId="42" priority="2" operator="containsText" text="23">
+      <formula>NOT(ISERROR(SEARCH("23",U9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="41" priority="8" operator="containsText" text="19">
+      <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="40" priority="9" operator="containsText" text="10">
+      <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V9 Y9:Z9">
+    <cfRule type="containsText" dxfId="39" priority="7" operator="containsText" text="3">
+      <formula>NOT(ISERROR(SEARCH("3",V9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V9">
+    <cfRule type="containsText" dxfId="38" priority="1" operator="containsText" text="11">
+      <formula>NOT(ISERROR(SEARCH("11",V9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V39">
+    <cfRule type="expression" dxfId="37" priority="5">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Z11 V41">
+    <cfRule type="expression" dxfId="36" priority="6">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>BMKEdgei</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <tabColor rgb="FF00B050"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDA658B1-C895-46F1-B9EB-888D4E0F6AC3}">
+  <sheetPr codeName="Sheet10">
+    <tabColor theme="9" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="B1:AC50"/>
   <sheetViews>
-    <sheetView topLeftCell="H8" workbookViewId="0">
-      <selection activeCell="S29" sqref="S29:T29"/>
+    <sheetView topLeftCell="H3" workbookViewId="0">
+      <selection activeCell="P19" sqref="P19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="2" width="2.625" customWidth="1"/>
     <col min="3" max="12" width="11.25" customWidth="1"/>
     <col min="13" max="13" width="9.75" customWidth="1"/>
     <col min="14" max="28" width="11.25" customWidth="1"/>
     <col min="29" max="29" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
     <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
       <c r="B2" s="60"/>
       <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="63"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
-      <c r="M2" s="179" t="s">
-[...9 lines deleted...]
-      <c r="U2" s="149"/>
+      <c r="M2" s="201" t="s">
+        <v>91</v>
+      </c>
+      <c r="N2" s="201"/>
+      <c r="O2" s="201"/>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="201"/>
+      <c r="U2" s="146"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
       <c r="X2" s="65"/>
       <c r="Y2" s="65"/>
       <c r="Z2" s="65"/>
       <c r="AA2" s="65"/>
       <c r="AB2" s="73" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC2" s="66"/>
     </row>
     <row r="3" spans="2:29" ht="15.95" customHeight="1">
       <c r="B3" s="67"/>
       <c r="AC3" s="68"/>
     </row>
     <row r="4" spans="2:29" ht="18.75">
       <c r="B4" s="67"/>
       <c r="N4" t="s">
-        <v>2</v>
-[...7 lines deleted...]
-      <c r="S4" s="181"/>
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>92</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="AC4" s="68"/>
     </row>
     <row r="5" spans="2:29" ht="16.5" thickBot="1">
       <c r="B5" s="67"/>
       <c r="AC5" s="68"/>
     </row>
     <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
       <c r="B6" s="67"/>
-      <c r="C6" s="182"/>
-[...1 lines deleted...]
-      <c r="E6" s="183"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="205"/>
+      <c r="E6" s="205"/>
       <c r="F6" s="49"/>
-      <c r="G6" s="184" t="s">
-[...20 lines deleted...]
-      <c r="Z6" s="184"/>
+      <c r="G6" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="206"/>
+      <c r="W6" s="206"/>
+      <c r="X6" s="206"/>
+      <c r="Y6" s="206"/>
+      <c r="Z6" s="206"/>
       <c r="AA6" s="50"/>
       <c r="AB6" s="59"/>
       <c r="AC6" s="68"/>
     </row>
     <row r="7" spans="2:29" ht="16.5" thickBot="1">
       <c r="B7" s="67"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="9"/>
-      <c r="I7" s="182" t="s">
+      <c r="I7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="207"/>
+      <c r="O7" s="207"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="185"/>
-[...6 lines deleted...]
-      <c r="Q7" s="182" t="s">
+      <c r="R7" s="207"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="185"/>
-[...5 lines deleted...]
-      <c r="V7" s="186"/>
+      <c r="U7" s="207"/>
+      <c r="V7" s="208"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="58"/>
       <c r="Z7" s="58"/>
       <c r="AA7" s="56"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="68"/>
     </row>
     <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
       <c r="B8" s="67"/>
       <c r="C8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="E8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="F8" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="G8" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="H8" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="42" t="s">
+      <c r="I8" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="42" t="s">
+      <c r="J8" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="42" t="s">
+      <c r="K8" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="42" t="s">
+      <c r="L8" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="42" t="s">
+      <c r="M8" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="42" t="s">
+      <c r="N8" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="42" t="s">
+      <c r="O8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="42" t="s">
+      <c r="P8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="P8" s="42" t="s">
+      <c r="Q8" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="46" t="s">
+      <c r="R8" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="46" t="s">
+      <c r="S8" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="S8" s="46" t="s">
+      <c r="T8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="46" t="s">
+      <c r="U8" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="U8" s="46" t="s">
+      <c r="V8" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="V8" s="46" t="s">
+      <c r="W8" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="42" t="s">
+      <c r="X8" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="X8" s="42" t="s">
+      <c r="Y8" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="Y8" s="42" t="s">
+      <c r="Z8" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="42" t="s">
+      <c r="AA8" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="AA8" s="57" t="s">
+      <c r="AB8" s="55" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="AC8" s="68"/>
     </row>
     <row r="9" spans="2:29" ht="39.75" customHeight="1" thickBot="1">
       <c r="B9" s="67"/>
       <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="48" t="s">
+      <c r="E9" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="48" t="s">
+      <c r="F9" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,6,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,6,FALSE)</f>
         <v>5220 / 5670</v>
       </c>
       <c r="H9" s="46">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,7,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,7,FALSE)</f>
         <v>94.5</v>
       </c>
       <c r="I9" s="95">
         <f>S28</f>
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="J9" s="46">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,9,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,9,FALSE)</f>
         <v>110</v>
       </c>
       <c r="K9" s="100" t="str">
         <f>$S$29</f>
-        <v>150 PSI</v>
+        <v>Consult Aerco PSI</v>
       </c>
       <c r="L9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,11,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,11,FALSE)</f>
         <v>80 
 150</v>
       </c>
       <c r="M9" s="47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N9" s="47" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,14,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,14,FALSE)</f>
         <v>75 / 600</v>
       </c>
       <c r="P9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,15,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,15,FALSE)</f>
         <v>4.0 PSIG @ 500 GPM</v>
       </c>
       <c r="Q9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,16,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,16,FALSE)</f>
         <v>NATURAL GAS</v>
       </c>
       <c r="R9" s="46">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,17,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,17,FALSE)</f>
         <v>6000</v>
       </c>
       <c r="S9" s="48" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,18,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,18,FALSE)</f>
         <v>4 - 10
 14 - 56</v>
       </c>
       <c r="T9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,19,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,19,FALSE)</f>
         <v>208/3/60
 460/3/60
 575/3/60</v>
       </c>
       <c r="U9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,20,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,20,FALSE)</f>
         <v>19
 9
 7</v>
       </c>
       <c r="V9" s="46">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,21,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,21,FALSE)</f>
         <v>5</v>
       </c>
       <c r="W9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,22,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,22,FALSE)</f>
         <v>108 x 35 x 79</v>
       </c>
       <c r="X9" s="46">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,23,FALSE)</f>
+        <f>VLOOKUP($O4,BMKwEDGEii,23,FALSE)</f>
         <v>3920</v>
       </c>
       <c r="Y9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z9" s="101" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="101" t="s">
+      <c r="AA9" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AA9" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,27,FALSE)</f>
-        <v>BMK PLATINUM 6000 WITH EDGE[ii]</v>
+        <f>VLOOKUP($O4,BMKwEDGEii,27,FALSE)</f>
+        <v>BMK 6000 WITH EDGE[ii]</v>
       </c>
       <c r="AC9" s="68"/>
     </row>
     <row r="10" spans="2:29" ht="16.5" customHeight="1">
       <c r="B10" s="67"/>
-      <c r="C10" s="173" t="s">
-[...26 lines deleted...]
-      <c r="AB10" s="175"/>
+      <c r="C10" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="191"/>
+      <c r="Y10" s="191"/>
+      <c r="Z10" s="191"/>
+      <c r="AA10" s="191"/>
+      <c r="AB10" s="192"/>
       <c r="AC10" s="68"/>
     </row>
     <row r="11" spans="2:29" ht="16.5" customHeight="1">
       <c r="B11" s="67"/>
-      <c r="C11" s="169" t="s">
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194"/>
+      <c r="G11" s="213" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="167"/>
-[...2 lines deleted...]
-      <c r="G11" s="176" t="s">
+      <c r="H11" s="213"/>
+      <c r="I11" s="213"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="194" t="s">
         <v>44</v>
       </c>
-      <c r="H11" s="176"/>
-[...2 lines deleted...]
-      <c r="K11" s="167" t="s">
+      <c r="L11" s="194"/>
+      <c r="M11" s="194"/>
+      <c r="N11" s="194" t="s">
         <v>45</v>
       </c>
-      <c r="L11" s="167"/>
-[...1 lines deleted...]
-      <c r="N11" s="167" t="s">
+      <c r="O11" s="194"/>
+      <c r="P11" s="194"/>
+      <c r="Q11" s="194" t="s">
         <v>46</v>
       </c>
-      <c r="O11" s="167"/>
-[...1 lines deleted...]
-      <c r="Q11" s="167" t="s">
+      <c r="R11" s="194"/>
+      <c r="S11" s="194"/>
+      <c r="T11" s="194" t="s">
         <v>47</v>
       </c>
-      <c r="R11" s="167"/>
-[...1 lines deleted...]
-      <c r="T11" s="167" t="s">
+      <c r="U11" s="194"/>
+      <c r="V11" s="194"/>
+      <c r="W11" s="194" t="s">
+        <v>75</v>
+      </c>
+      <c r="X11" s="194"/>
+      <c r="Y11" s="194"/>
+      <c r="Z11" s="211" t="s">
         <v>48</v>
       </c>
-      <c r="U11" s="167"/>
-[...10 lines deleted...]
-      <c r="AB11" s="178"/>
+      <c r="AA11" s="211"/>
+      <c r="AB11" s="212"/>
       <c r="AC11" s="68"/>
     </row>
     <row r="12" spans="2:29" ht="16.5" customHeight="1">
       <c r="B12" s="67"/>
-      <c r="C12" s="169" t="str">
-        <f>VLOOKUP($O4,BMKPlatwEDGE,28,FALSE)</f>
+      <c r="C12" s="193" t="str">
+        <f>VLOOKUP($O4,BMKwEDGEii,28,FALSE)</f>
         <v>2. MINIMUM TURNDOWN: 15:1</v>
       </c>
-      <c r="D12" s="167"/>
-[...25 lines deleted...]
-      <c r="AB12" s="178"/>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="213"/>
+      <c r="H12" s="213"/>
+      <c r="I12" s="213"/>
+      <c r="J12" s="213"/>
+      <c r="K12" s="194"/>
+      <c r="L12" s="194"/>
+      <c r="M12" s="194"/>
+      <c r="N12" s="194" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="194"/>
+      <c r="P12" s="194"/>
+      <c r="Q12" s="194"/>
+      <c r="R12" s="194"/>
+      <c r="S12" s="194"/>
+      <c r="T12" s="194"/>
+      <c r="U12" s="194"/>
+      <c r="V12" s="194"/>
+      <c r="W12" s="194"/>
+      <c r="X12" s="194"/>
+      <c r="Y12" s="194"/>
+      <c r="Z12" s="211"/>
+      <c r="AA12" s="211"/>
+      <c r="AB12" s="212"/>
       <c r="AC12" s="68"/>
     </row>
     <row r="13" spans="2:29" ht="16.5" customHeight="1">
       <c r="B13" s="67"/>
-      <c r="C13" s="169" t="s">
+      <c r="C13" s="193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="194"/>
+      <c r="G13" s="213"/>
+      <c r="H13" s="213"/>
+      <c r="I13" s="213"/>
+      <c r="J13" s="213"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="194"/>
+      <c r="M13" s="194"/>
+      <c r="N13" s="194"/>
+      <c r="O13" s="194"/>
+      <c r="P13" s="194"/>
+      <c r="Q13" s="194" t="s">
+        <v>51</v>
+      </c>
+      <c r="R13" s="194"/>
+      <c r="S13" s="194"/>
+      <c r="T13" s="189" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="167"/>
-[...12 lines deleted...]
-      <c r="Q13" s="167" t="s">
+      <c r="U13" s="189"/>
+      <c r="V13" s="189"/>
+      <c r="W13" s="194" t="s">
         <v>53</v>
       </c>
-      <c r="R13" s="167"/>
-[...13 lines deleted...]
-      <c r="AB13" s="155"/>
+      <c r="X13" s="194"/>
+      <c r="Y13" s="194"/>
+      <c r="Z13" s="151"/>
+      <c r="AA13" s="151"/>
+      <c r="AB13" s="152"/>
       <c r="AC13" s="68"/>
     </row>
     <row r="14" spans="2:29" ht="16.5" customHeight="1">
       <c r="B14" s="67"/>
-      <c r="C14" s="169" t="s">
+      <c r="C14" s="193" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="194"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="194"/>
+      <c r="G14" s="213"/>
+      <c r="H14" s="213"/>
+      <c r="I14" s="213"/>
+      <c r="J14" s="213"/>
+      <c r="K14" s="194" t="s">
+        <v>55</v>
+      </c>
+      <c r="L14" s="194"/>
+      <c r="M14" s="194"/>
+      <c r="N14" s="194" t="s">
         <v>56</v>
       </c>
-      <c r="D14" s="167"/>
-[...26 lines deleted...]
-      <c r="AA14" s="129"/>
+      <c r="O14" s="194"/>
+      <c r="P14" s="194"/>
+      <c r="Q14" s="194"/>
+      <c r="R14" s="194"/>
+      <c r="S14" s="194"/>
+      <c r="T14" s="189"/>
+      <c r="U14" s="189"/>
+      <c r="V14" s="189"/>
+      <c r="W14" s="194"/>
+      <c r="X14" s="194"/>
+      <c r="Y14" s="194"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
       <c r="AB14" s="52"/>
       <c r="AC14" s="68"/>
     </row>
     <row r="15" spans="2:29" ht="16.5" customHeight="1">
       <c r="B15" s="67"/>
-      <c r="C15" s="169" t="s">
+      <c r="C15" s="193" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" s="194"/>
+      <c r="E15" s="194"/>
+      <c r="F15" s="194"/>
+      <c r="G15" s="194" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" s="194"/>
+      <c r="I15" s="194"/>
+      <c r="J15" s="194"/>
+      <c r="K15" s="194" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="167"/>
-[...2 lines deleted...]
-      <c r="G15" s="167" t="s">
+      <c r="L15" s="194"/>
+      <c r="M15" s="194"/>
+      <c r="N15" s="194"/>
+      <c r="O15" s="194"/>
+      <c r="P15" s="194"/>
+      <c r="Q15" s="189" t="s">
         <v>60</v>
       </c>
-      <c r="H15" s="167"/>
-[...2 lines deleted...]
-      <c r="K15" s="167" t="s">
+      <c r="R15" s="189"/>
+      <c r="S15" s="189"/>
+      <c r="T15" s="189" t="s">
         <v>61</v>
       </c>
-      <c r="L15" s="167"/>
-[...4 lines deleted...]
-      <c r="Q15" s="171" t="s">
+      <c r="U15" s="189"/>
+      <c r="V15" s="189"/>
+      <c r="W15" s="194" t="s">
         <v>62</v>
       </c>
-      <c r="R15" s="171"/>
-[...12 lines deleted...]
-      <c r="AA15" s="129"/>
+      <c r="X15" s="194"/>
+      <c r="Y15" s="194"/>
+      <c r="AA15" s="128"/>
       <c r="AB15" s="52"/>
       <c r="AC15" s="68"/>
     </row>
     <row r="16" spans="2:29" ht="16.5" customHeight="1">
       <c r="B16" s="67"/>
-      <c r="C16" s="169" t="s">
-[...27 lines deleted...]
-      <c r="AA16" s="129"/>
+      <c r="C16" s="193" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="194"/>
+      <c r="E16" s="194"/>
+      <c r="F16" s="194"/>
+      <c r="G16" s="194"/>
+      <c r="H16" s="194"/>
+      <c r="I16" s="194"/>
+      <c r="J16" s="194"/>
+      <c r="K16" s="194"/>
+      <c r="L16" s="194"/>
+      <c r="M16" s="194"/>
+      <c r="N16" s="194" t="s">
+        <v>64</v>
+      </c>
+      <c r="O16" s="194"/>
+      <c r="P16" s="194"/>
+      <c r="Q16" s="189"/>
+      <c r="R16" s="189"/>
+      <c r="S16" s="189"/>
+      <c r="T16" s="189"/>
+      <c r="U16" s="189"/>
+      <c r="V16" s="189"/>
+      <c r="W16" s="194"/>
+      <c r="X16" s="194"/>
+      <c r="Y16" s="194"/>
+      <c r="Z16" s="128"/>
+      <c r="AA16" s="128"/>
       <c r="AB16" s="52"/>
       <c r="AC16" s="68"/>
     </row>
     <row r="17" spans="2:29" ht="15" customHeight="1" thickBot="1">
       <c r="B17" s="67"/>
-      <c r="C17" s="172"/>
-[...23 lines deleted...]
-      <c r="AA17" s="130"/>
+      <c r="C17" s="177"/>
+      <c r="D17" s="178"/>
+      <c r="E17" s="178"/>
+      <c r="F17" s="178"/>
+      <c r="G17" s="178"/>
+      <c r="H17" s="178"/>
+      <c r="I17" s="178"/>
+      <c r="J17" s="178"/>
+      <c r="K17" s="178"/>
+      <c r="L17" s="178"/>
+      <c r="M17" s="178"/>
+      <c r="N17" s="178"/>
+      <c r="O17" s="178"/>
+      <c r="P17" s="178"/>
+      <c r="Q17" s="214"/>
+      <c r="R17" s="214"/>
+      <c r="S17" s="214"/>
+      <c r="T17" s="214"/>
+      <c r="U17" s="214"/>
+      <c r="V17" s="214"/>
+      <c r="W17" s="178"/>
+      <c r="X17" s="178"/>
+      <c r="Y17" s="178"/>
+      <c r="Z17" s="129"/>
+      <c r="AA17" s="129"/>
       <c r="AB17" s="53"/>
       <c r="AC17" s="68"/>
     </row>
     <row r="18" spans="2:29" ht="16.5" customHeight="1">
       <c r="B18" s="67"/>
       <c r="AC18" s="68"/>
     </row>
     <row r="19" spans="2:29" ht="16.5" customHeight="1">
       <c r="B19" s="67"/>
       <c r="AC19" s="68"/>
     </row>
     <row r="20" spans="2:29">
       <c r="B20" s="67"/>
       <c r="AC20" s="68"/>
     </row>
     <row r="21" spans="2:29">
       <c r="B21" s="67"/>
-      <c r="C21" s="163" t="s">
-[...28 lines deleted...]
-      <c r="AB21" s="16"/>
+      <c r="C21" s="180" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="180" t="s">
+        <v>66</v>
+      </c>
+      <c r="R21" s="209"/>
+      <c r="S21" s="209"/>
+      <c r="T21" s="209"/>
+      <c r="U21" s="209"/>
+      <c r="V21" s="209"/>
+      <c r="W21" s="209"/>
+      <c r="X21" s="209"/>
       <c r="AC21" s="68"/>
     </row>
     <row r="22" spans="2:29">
       <c r="B22" s="67"/>
-      <c r="C22" s="164"/>
-[...12 lines deleted...]
-      <c r="P22" s="165"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
       <c r="Q22" s="26"/>
-      <c r="Y22" s="16"/>
-[...2 lines deleted...]
-      <c r="AB22" s="16"/>
       <c r="AC22" s="68"/>
     </row>
     <row r="23" spans="2:29">
       <c r="B23" s="67"/>
-      <c r="C23" s="164"/>
-[...12 lines deleted...]
-      <c r="P23" s="165"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
       <c r="Q23" s="26" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="AB23" s="16"/>
+        <v>67</v>
+      </c>
       <c r="AC23" s="68"/>
     </row>
     <row r="24" spans="2:29">
       <c r="B24" s="67"/>
-      <c r="C24" s="164"/>
-[...12 lines deleted...]
-      <c r="P24" s="165"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
       <c r="Q24" s="26" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="AB24" s="16"/>
+        <v>68</v>
+      </c>
       <c r="AC24" s="68"/>
     </row>
     <row r="25" spans="2:29">
       <c r="B25" s="67"/>
-      <c r="C25" s="164"/>
-[...12 lines deleted...]
-      <c r="P25" s="165"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
       <c r="Q25" s="26" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="AB25" s="16"/>
+        <v>69</v>
+      </c>
       <c r="AC25" s="68"/>
     </row>
     <row r="26" spans="2:29">
       <c r="B26" s="67"/>
-      <c r="C26" s="164"/>
-[...12 lines deleted...]
-      <c r="P26" s="165"/>
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
       <c r="Q26" s="26"/>
-      <c r="Y26" s="16"/>
-[...2 lines deleted...]
-      <c r="AB26" s="16"/>
       <c r="AC26" s="68"/>
     </row>
     <row r="27" spans="2:29">
       <c r="B27" s="67"/>
-      <c r="C27" s="164"/>
-[...12 lines deleted...]
-      <c r="P27" s="165"/>
+      <c r="C27" s="181"/>
+      <c r="D27" s="181"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="181"/>
+      <c r="H27" s="181"/>
+      <c r="I27" s="181"/>
+      <c r="J27" s="181"/>
+      <c r="K27" s="181"/>
+      <c r="L27" s="181"/>
+      <c r="M27" s="181"/>
+      <c r="N27" s="181"/>
+      <c r="O27" s="181"/>
+      <c r="P27" s="182"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="22"/>
       <c r="S27" s="22"/>
       <c r="T27" s="22"/>
       <c r="U27" s="22"/>
       <c r="V27" s="22"/>
       <c r="W27" s="22"/>
       <c r="X27" s="22"/>
-      <c r="Y27" s="17"/>
-[...2 lines deleted...]
-      <c r="AB27" s="17"/>
       <c r="AC27" s="68"/>
     </row>
     <row r="28" spans="2:29">
       <c r="B28" s="67"/>
-      <c r="C28" s="164"/>
-[...16 lines deleted...]
-      <c r="R28" s="160"/>
+      <c r="C28" s="181"/>
+      <c r="D28" s="181"/>
+      <c r="E28" s="181"/>
+      <c r="F28" s="181"/>
+      <c r="G28" s="181"/>
+      <c r="H28" s="181"/>
+      <c r="I28" s="181"/>
+      <c r="J28" s="181"/>
+      <c r="K28" s="181"/>
+      <c r="L28" s="181"/>
+      <c r="M28" s="181"/>
+      <c r="N28" s="181"/>
+      <c r="O28" s="181"/>
+      <c r="P28" s="182"/>
+      <c r="Q28" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="R28" s="186"/>
       <c r="S28" s="96">
-        <v>100</v>
-[...9 lines deleted...]
-      <c r="AB28" s="16"/>
+        <v>121</v>
+      </c>
+      <c r="T28" s="186" t="s">
+        <v>71</v>
+      </c>
+      <c r="U28" s="186"/>
+      <c r="V28" s="186"/>
       <c r="AC28" s="68"/>
     </row>
     <row r="29" spans="2:29">
       <c r="B29" s="67"/>
       <c r="C29" s="51"/>
       <c r="D29" s="51"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
-      <c r="Q29" s="159" t="s">
-[...7 lines deleted...]
-      <c r="T29" s="160"/>
+      <c r="Q29" s="185" t="s">
+        <v>72</v>
+      </c>
+      <c r="R29" s="186"/>
+      <c r="S29" s="210" t="str">
+        <f>INDEX(RVpressure,MATCH(1,RV_BMKEDGEii,0))&amp;" PSI"</f>
+        <v>Consult Aerco PSI</v>
+      </c>
+      <c r="T29" s="186"/>
       <c r="U29" s="109">
         <f>IF(S28*120%&lt;=S28+15,S28+15,S28*120%)</f>
-        <v>120</v>
+        <v>145.19999999999999</v>
       </c>
       <c r="V29" s="97"/>
-      <c r="Y29" s="16"/>
-[...2 lines deleted...]
-      <c r="AB29" s="16"/>
       <c r="AC29" s="68"/>
     </row>
     <row r="30" spans="2:29">
       <c r="B30" s="67"/>
       <c r="C30" s="51"/>
       <c r="D30" s="51"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
       <c r="W30" s="26"/>
       <c r="X30" s="26"/>
-      <c r="Y30" s="28"/>
-[...2 lines deleted...]
-      <c r="AB30" s="28"/>
       <c r="AC30" s="68"/>
     </row>
     <row r="31" spans="2:29">
       <c r="B31" s="67"/>
-      <c r="C31" s="162"/>
-      <c r="D31" s="162"/>
+      <c r="C31" s="179"/>
+      <c r="D31" s="179"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
       <c r="T31" s="26"/>
       <c r="U31" s="26"/>
       <c r="V31" s="26"/>
       <c r="W31" s="26"/>
       <c r="X31" s="26"/>
-      <c r="Y31" s="28"/>
-[...2 lines deleted...]
-      <c r="AB31" s="28"/>
       <c r="AC31" s="68"/>
     </row>
     <row r="32" spans="2:29" ht="16.5" thickBot="1">
       <c r="B32" s="69"/>
       <c r="C32" s="70"/>
       <c r="D32" s="70"/>
       <c r="E32" s="71"/>
       <c r="F32" s="71"/>
       <c r="G32" s="71"/>
       <c r="H32" s="71"/>
       <c r="I32" s="71"/>
       <c r="J32" s="71"/>
       <c r="K32" s="71"/>
       <c r="L32" s="71"/>
       <c r="M32" s="71"/>
       <c r="N32" s="71"/>
       <c r="O32" s="71"/>
       <c r="P32" s="70"/>
       <c r="Q32" s="70"/>
       <c r="R32" s="70"/>
       <c r="S32" s="70"/>
       <c r="T32" s="70"/>
       <c r="U32" s="70"/>
       <c r="V32" s="70"/>
       <c r="W32" s="70"/>
@@ -6847,1001 +8790,4553 @@
       <c r="P49" s="19"/>
       <c r="Q49" s="19"/>
       <c r="R49" s="19"/>
       <c r="S49" s="19"/>
     </row>
     <row r="50" spans="3:19">
       <c r="C50" s="25"/>
       <c r="D50" s="19"/>
       <c r="E50" s="19"/>
       <c r="F50" s="19"/>
       <c r="G50" s="25"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
       <c r="M50" s="19"/>
       <c r="N50" s="19"/>
       <c r="O50" s="19"/>
       <c r="P50" s="19"/>
       <c r="Q50" s="19"/>
       <c r="R50" s="19"/>
       <c r="S50" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xsUxXqo1FVu4cpJi0CytM+xU5eKYDme7aBLQ9iB4iHJpd35E7/MW7pUeZYbWUJ4LDLiWN85oFU4Y/5uutNAOIg==" saltValue="GAIFM1CrtCr8wqd+/hAA2A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sqzq4dQT0+IygBRjE2eSbjMXgETmO0BOjKM+fjwtG2+Rabar0uUS+z5Tg5EQJaB/02ZttPrZHAKxNWmLN7SINg==" saltValue="wufjxwwB0YTYqIq7kiytlQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="40">
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="K15:M17"/>
+    <mergeCell ref="W15:Y17"/>
+    <mergeCell ref="C16:F17"/>
     <mergeCell ref="N16:P17"/>
-    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="T15:V17"/>
+    <mergeCell ref="Q15:S17"/>
     <mergeCell ref="C21:P28"/>
     <mergeCell ref="Q21:X21"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="T28:V28"/>
-    <mergeCell ref="Q29:R29"/>
-    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="N14:P15"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J17"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C10:AB10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="G11:J14"/>
+    <mergeCell ref="K11:M13"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="Q11:S12"/>
+    <mergeCell ref="T11:V12"/>
     <mergeCell ref="W11:Y12"/>
+    <mergeCell ref="Z11:AB12"/>
+    <mergeCell ref="C12:F12"/>
     <mergeCell ref="N12:P13"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="Q13:S14"/>
     <mergeCell ref="T13:V14"/>
     <mergeCell ref="W13:Y14"/>
-    <mergeCell ref="K14:M14"/>
-    <mergeCell ref="N14:P15"/>
     <mergeCell ref="C14:F14"/>
-    <mergeCell ref="C15:F15"/>
-[...6 lines deleted...]
-    <mergeCell ref="Z11:AB12"/>
     <mergeCell ref="M2:T2"/>
-    <mergeCell ref="C11:F11"/>
-    <mergeCell ref="C12:F12"/>
     <mergeCell ref="O4:S4"/>
     <mergeCell ref="C6:E6"/>
     <mergeCell ref="G6:Z6"/>
     <mergeCell ref="I7:P7"/>
     <mergeCell ref="Q7:S7"/>
     <mergeCell ref="T7:V7"/>
-    <mergeCell ref="C10:AB10"/>
-[...4 lines deleted...]
-    <mergeCell ref="T11:V12"/>
   </mergeCells>
   <conditionalFormatting sqref="L9:N9">
-    <cfRule type="containsText" dxfId="49" priority="9" operator="containsText" text="80">
+    <cfRule type="containsText" dxfId="35" priority="9" operator="containsText" text="80">
       <formula>NOT(ISERROR(SEARCH("80",L9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T9">
-    <cfRule type="containsText" dxfId="48" priority="8" operator="containsText" text="460">
+    <cfRule type="containsText" dxfId="34" priority="8" operator="containsText" text="460">
       <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U9">
-    <cfRule type="containsText" dxfId="47" priority="2" operator="containsText" text="23">
+    <cfRule type="containsText" dxfId="33" priority="2" operator="containsText" text="23">
       <formula>NOT(ISERROR(SEARCH("23",U9)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="46" priority="6" operator="containsText" text="19">
+    <cfRule type="containsText" dxfId="32" priority="6" operator="containsText" text="19">
       <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="45" priority="7" operator="containsText" text="10">
+    <cfRule type="containsText" dxfId="31" priority="7" operator="containsText" text="10">
       <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V9">
-    <cfRule type="containsText" dxfId="44" priority="1" operator="containsText" text="11">
+    <cfRule type="containsText" dxfId="30" priority="1" operator="containsText" text="11">
       <formula>NOT(ISERROR(SEARCH("11",V9)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="43" priority="5" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="29" priority="5" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",V9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V41">
-    <cfRule type="expression" dxfId="42" priority="3">
+    <cfRule type="expression" dxfId="28" priority="3">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z11 V43">
-    <cfRule type="expression" dxfId="41" priority="4">
+    <cfRule type="expression" dxfId="27" priority="4">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>BMKPlatEdgeii</formula1>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{06943FE4-3A96-486E-A7AD-8377A71F9C43}">
+      <formula1>BMKEDGEii</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="G9:L9 O9:X9 AB9 C12" unlockedFormula="1"/>
+  </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <tabColor theme="9" tint="0.59999389629810485"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C81F7316-65B2-45EC-B4DB-02FA0C5EB5D6}">
+  <sheetPr codeName="Sheet11">
+    <tabColor theme="8" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B1:AC48"/>
   <sheetViews>
-    <sheetView topLeftCell="F9" workbookViewId="0">
-      <selection activeCell="S27" sqref="S27:T27"/>
+    <sheetView topLeftCell="F1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="Z9" sqref="Z9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="2" width="2.625" customWidth="1"/>
     <col min="3" max="28" width="11.25" customWidth="1"/>
     <col min="29" max="29" width="2.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
     <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
       <c r="B2" s="60"/>
       <c r="C2" s="61"/>
       <c r="D2" s="62"/>
       <c r="E2" s="63"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
-      <c r="M2" s="179" t="s">
-[...9 lines deleted...]
-      <c r="U2" s="179"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="201" t="s">
+        <v>412</v>
+      </c>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
       <c r="V2" s="65"/>
       <c r="W2" s="65"/>
       <c r="X2" s="65"/>
       <c r="Y2" s="65"/>
       <c r="Z2" s="65"/>
       <c r="AA2" s="65"/>
       <c r="AB2" s="73" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC2" s="66"/>
     </row>
     <row r="3" spans="2:29" ht="15.95" customHeight="1">
       <c r="B3" s="67"/>
       <c r="AC3" s="68"/>
     </row>
     <row r="4" spans="2:29" ht="18.75">
       <c r="B4" s="67"/>
-      <c r="N4" s="136" t="s">
-[...8 lines deleted...]
-      <c r="S4" s="181"/>
+      <c r="N4" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>420</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
       <c r="T4" s="27"/>
       <c r="U4" s="27"/>
       <c r="AC4" s="68"/>
     </row>
     <row r="5" spans="2:29" ht="16.5" thickBot="1">
       <c r="B5" s="67"/>
       <c r="AC5" s="68"/>
     </row>
     <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
       <c r="B6" s="67"/>
-      <c r="C6" s="182"/>
-[...1 lines deleted...]
-      <c r="E6" s="183"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="205"/>
+      <c r="E6" s="205"/>
       <c r="F6" s="49"/>
-      <c r="G6" s="184" t="s">
-[...20 lines deleted...]
-      <c r="Z6" s="184"/>
+      <c r="G6" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="206"/>
+      <c r="W6" s="206"/>
+      <c r="X6" s="206"/>
+      <c r="Y6" s="206"/>
+      <c r="Z6" s="206"/>
       <c r="AA6" s="50"/>
       <c r="AB6" s="59"/>
       <c r="AC6" s="68"/>
     </row>
     <row r="7" spans="2:29" ht="16.5" thickBot="1">
       <c r="B7" s="67"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="9"/>
-      <c r="I7" s="182" t="s">
+      <c r="I7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="207"/>
+      <c r="O7" s="207"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="204" t="s">
         <v>5</v>
       </c>
-      <c r="J7" s="185"/>
-[...6 lines deleted...]
-      <c r="Q7" s="182" t="s">
+      <c r="R7" s="207"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="204" t="s">
         <v>6</v>
       </c>
-      <c r="R7" s="185"/>
-[...5 lines deleted...]
-      <c r="V7" s="186"/>
+      <c r="U7" s="207"/>
+      <c r="V7" s="208"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="58"/>
       <c r="Z7" s="58"/>
       <c r="AA7" s="56"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="68"/>
     </row>
-    <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
+    <row r="8" spans="2:29" ht="53.25" customHeight="1" thickBot="1">
       <c r="B8" s="67"/>
       <c r="C8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="E8" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="F8" s="42" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" s="42" t="s">
-        <v>12</v>
+        <v>94</v>
       </c>
       <c r="H8" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="42" t="s">
+      <c r="J8" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="42" t="s">
+      <c r="K8" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="K8" s="42" t="s">
+      <c r="L8" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="L8" s="42" t="s">
+      <c r="M8" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="42" t="s">
+      <c r="N8" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="42" t="s">
+      <c r="O8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="O8" s="42" t="s">
+      <c r="P8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="P8" s="42" t="s">
+      <c r="Q8" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="Q8" s="46" t="s">
+      <c r="R8" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="46" t="s">
+      <c r="S8" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="S8" s="46" t="s">
+      <c r="T8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="T8" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U8" s="46" t="s">
-        <v>26</v>
+        <v>398</v>
       </c>
       <c r="V8" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="W8" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="W8" s="42" t="s">
+      <c r="X8" s="42" t="s">
         <v>28</v>
       </c>
-      <c r="X8" s="42" t="s">
+      <c r="Y8" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="Y8" s="42" t="s">
+      <c r="Z8" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="Z8" s="42" t="s">
+      <c r="AA8" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="AA8" s="57" t="s">
+      <c r="AB8" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="AB8" s="55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC8" s="68"/>
     </row>
-    <row r="9" spans="2:29" ht="41.25" customHeight="1" thickBot="1">
+    <row r="9" spans="2:29" ht="26.25" thickBot="1">
       <c r="B9" s="67"/>
       <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="48" t="s">
+      <c r="E9" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="48" t="s">
+      <c r="F9" s="101" t="s">
         <v>36</v>
       </c>
-      <c r="F9" s="101" t="s">
-[...10 lines deleted...]
-      <c r="I9" s="98">
+      <c r="G9" s="46" t="e">
+        <f>VLOOKUP($O4,BMKNX,6,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="H9" s="46" t="e">
+        <f>VLOOKUP($O4,BMKNX,7,FALSE)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="I9" s="162">
         <f>S26</f>
         <v>100</v>
       </c>
       <c r="J9" s="99">
-        <f>VLOOKUP($O4,BMKSTDwEdge,9,FALSE)</f>
-[...9 lines deleted...]
-150</v>
+        <f>VLOOKUP($O4,BMKNXBoiler,9,FALSE)</f>
+        <v>12.4</v>
+      </c>
+      <c r="K9" s="163" t="str">
+        <f>S27</f>
+        <v>Consult Aerco PSI</v>
+      </c>
+      <c r="L9" s="46">
+        <f>VLOOKUP($O4,BMKNXBoiler,11,FALSE)</f>
+        <v>160</v>
       </c>
       <c r="M9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKNXBoiler,14,FALSE)</f>
+        <v>23/91</v>
+      </c>
+      <c r="P9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKNXBoiler,15,FALSE)</f>
+        <v>9.2 Ft.Hd @ 75 gpm</v>
+      </c>
+      <c r="Q9" s="46" t="str">
+        <f>VLOOKUP($O4,BMKNXBoiler,16,FALSE)</f>
+        <v>NATURAL GAS</v>
+      </c>
+      <c r="R9" s="46">
+        <f>VLOOKUP($O4,BMKNXBoiler,17,FALSE)</f>
+        <v>500</v>
+      </c>
+      <c r="S9" s="46">
+        <f>VLOOKUP($O4,BMKNXBoiler,18,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="T9" s="48" t="str">
+        <f>VLOOKUP($O4,BMKNXBoiler,19,FALSE)</f>
+        <v>120/1/60</v>
+      </c>
+      <c r="U9" s="48">
+        <f>VLOOKUP($O4,BMKNXBoiler,20,FALSE)</f>
+        <v>4.5</v>
+      </c>
+      <c r="V9" s="101">
+        <f>VLOOKUP($O4,BMKNXBoiler,21,FALSE)</f>
+        <v>1</v>
+      </c>
+      <c r="W9" s="173">
+        <f>VLOOKUP($O4,BMKNXBoiler,22,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="X9" s="173">
+        <f>VLOOKUP($O4,BMKNXBoiler,23,FALSE)</f>
+        <v>0</v>
+      </c>
+      <c r="Y9" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="N9" s="47" t="s">
-[...50 lines deleted...]
-      <c r="Z9" s="46" t="s">
+      <c r="Z9" s="173"/>
+      <c r="AA9" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="AA9" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB9" s="46" t="str">
-        <f>VLOOKUP($O4,BMKSTDwEdge,27,FALSE)</f>
-        <v>BMK STANDARD 6000 WITH EDGE[i]</v>
+        <f>VLOOKUP($O4,BMKNXBoiler,27,FALSE)</f>
+        <v>BMK NX 500</v>
       </c>
       <c r="AC9" s="68"/>
     </row>
     <row r="10" spans="2:29" ht="16.5" customHeight="1">
       <c r="B10" s="67"/>
-      <c r="C10" s="173" t="s">
-[...26 lines deleted...]
-      <c r="AB10" s="175"/>
+      <c r="C10" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="191"/>
+      <c r="Y10" s="191"/>
+      <c r="Z10" s="191"/>
+      <c r="AA10" s="191"/>
+      <c r="AB10" s="192"/>
       <c r="AC10" s="68"/>
     </row>
     <row r="11" spans="2:29" ht="16.5" customHeight="1">
       <c r="B11" s="67"/>
-      <c r="C11" s="169" t="s">
-[...35 lines deleted...]
-      <c r="AA11" s="129"/>
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194" t="s">
+        <v>406</v>
+      </c>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="195" t="s">
+        <v>408</v>
+      </c>
+      <c r="J11" s="195"/>
+      <c r="K11" s="195"/>
+      <c r="L11" s="195"/>
+      <c r="M11" s="196" t="s">
+        <v>410</v>
+      </c>
+      <c r="N11" s="196"/>
+      <c r="O11" s="196"/>
+      <c r="P11" s="161"/>
+      <c r="T11" s="209"/>
+      <c r="U11" s="209"/>
+      <c r="V11" s="209"/>
+      <c r="W11" s="128"/>
+      <c r="X11" s="136"/>
+      <c r="Y11" s="136"/>
+      <c r="Z11" s="128"/>
+      <c r="AA11" s="128"/>
       <c r="AB11" s="52"/>
       <c r="AC11" s="68"/>
     </row>
-    <row r="12" spans="2:29" ht="16.5" customHeight="1">
+    <row r="12" spans="2:29" ht="30.75" customHeight="1">
       <c r="B12" s="67"/>
-      <c r="C12" s="169" t="str">
-[...28 lines deleted...]
-      <c r="AA12" s="129"/>
+      <c r="C12" s="193" t="e">
+        <f>VLOOKUP(O4,MFCIIBoiler,29,FALSE)</f>
+        <v>#N/A</v>
+      </c>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="194"/>
+      <c r="H12" s="194"/>
+      <c r="I12" s="195"/>
+      <c r="J12" s="195"/>
+      <c r="K12" s="195"/>
+      <c r="L12" s="195"/>
+      <c r="M12" s="196"/>
+      <c r="N12" s="196"/>
+      <c r="O12" s="196"/>
+      <c r="P12" s="161"/>
+      <c r="T12" s="209"/>
+      <c r="U12" s="209"/>
+      <c r="V12" s="209"/>
+      <c r="W12" s="128"/>
+      <c r="X12" s="136"/>
+      <c r="Y12" s="136"/>
+      <c r="Z12" s="128"/>
+      <c r="AA12" s="128"/>
       <c r="AB12" s="52"/>
       <c r="AC12" s="68"/>
     </row>
     <row r="13" spans="2:29" ht="16.5" customHeight="1">
       <c r="B13" s="67"/>
-      <c r="C13" s="169" t="s">
-[...28 lines deleted...]
-      <c r="AA13" s="129"/>
+      <c r="C13" s="215" t="s">
+        <v>98</v>
+      </c>
+      <c r="D13" s="216"/>
+      <c r="E13" s="216"/>
+      <c r="F13" s="194" t="s">
+        <v>407</v>
+      </c>
+      <c r="G13" s="194"/>
+      <c r="H13" s="194"/>
+      <c r="I13" s="194" t="s">
+        <v>409</v>
+      </c>
+      <c r="J13" s="194"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="194"/>
+      <c r="M13" s="189" t="s">
+        <v>411</v>
+      </c>
+      <c r="N13" s="189"/>
+      <c r="O13" s="189"/>
+      <c r="P13" s="161"/>
+      <c r="T13" s="128"/>
+      <c r="U13" s="128"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="128"/>
+      <c r="X13" s="136"/>
+      <c r="Y13" s="136"/>
+      <c r="Z13" s="128"/>
+      <c r="AA13" s="128"/>
       <c r="AB13" s="52"/>
       <c r="AC13" s="68"/>
     </row>
-    <row r="14" spans="2:29" ht="20.100000000000001" customHeight="1">
+    <row r="14" spans="2:29" ht="19.5" customHeight="1">
       <c r="B14" s="67"/>
-      <c r="C14" s="169" t="s">
-[...27 lines deleted...]
-      <c r="AA14" s="129"/>
+      <c r="C14" s="215"/>
+      <c r="D14" s="216"/>
+      <c r="E14" s="216"/>
+      <c r="F14" s="194"/>
+      <c r="G14" s="194"/>
+      <c r="H14" s="194"/>
+      <c r="I14" s="194"/>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="194"/>
+      <c r="M14" s="189"/>
+      <c r="N14" s="189"/>
+      <c r="O14" s="189"/>
+      <c r="P14" s="161"/>
+      <c r="T14" s="128"/>
+      <c r="U14" s="128"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="128"/>
+      <c r="X14" s="136"/>
+      <c r="Y14" s="136"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
       <c r="AB14" s="52"/>
       <c r="AC14" s="68"/>
     </row>
     <row r="15" spans="2:29" ht="16.5" customHeight="1" thickBot="1">
       <c r="B15" s="67"/>
-      <c r="C15" s="172"/>
-[...25 lines deleted...]
-      <c r="AA15" s="130"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="129"/>
+      <c r="G15" s="129"/>
+      <c r="H15" s="129"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="137"/>
+      <c r="M15" s="137"/>
+      <c r="N15" s="137"/>
+      <c r="O15" s="137"/>
+      <c r="P15" s="137"/>
+      <c r="Q15" s="137"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="54"/>
+      <c r="T15" s="54"/>
+      <c r="U15" s="129"/>
+      <c r="V15" s="129"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="129"/>
+      <c r="Y15" s="137"/>
+      <c r="Z15" s="129"/>
+      <c r="AA15" s="129"/>
       <c r="AB15" s="53"/>
       <c r="AC15" s="68"/>
     </row>
     <row r="16" spans="2:29" ht="16.5" customHeight="1">
       <c r="B16" s="67"/>
       <c r="AC16" s="68"/>
     </row>
     <row r="17" spans="2:29" ht="16.5" customHeight="1">
       <c r="B17" s="67"/>
       <c r="AC17" s="68"/>
     </row>
     <row r="18" spans="2:29">
       <c r="B18" s="67"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+      <c r="S18" s="164"/>
+      <c r="T18" s="164"/>
+      <c r="U18" s="164"/>
+      <c r="V18" s="164"/>
+      <c r="W18" s="164"/>
+      <c r="X18" s="164"/>
+      <c r="Y18" s="164"/>
       <c r="AC18" s="68"/>
     </row>
     <row r="19" spans="2:29">
       <c r="B19" s="67"/>
-      <c r="C19" s="163" t="s">
-[...25 lines deleted...]
-      <c r="Y19" s="16"/>
+      <c r="C19" s="180" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="183" t="s">
+        <v>66</v>
+      </c>
+      <c r="R19" s="184"/>
+      <c r="S19" s="184"/>
+      <c r="T19" s="184"/>
+      <c r="U19" s="184"/>
+      <c r="V19" s="184"/>
+      <c r="W19" s="184"/>
+      <c r="X19" s="184"/>
+      <c r="Y19" s="165"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="68"/>
     </row>
     <row r="20" spans="2:29">
       <c r="B20" s="67"/>
-      <c r="C20" s="164"/>
-[...14 lines deleted...]
-      <c r="Y20" s="16"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="166"/>
+      <c r="R20" s="164"/>
+      <c r="S20" s="164"/>
+      <c r="T20" s="164"/>
+      <c r="U20" s="164"/>
+      <c r="V20" s="164"/>
+      <c r="W20" s="164"/>
+      <c r="X20" s="164"/>
+      <c r="Y20" s="165"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="68"/>
     </row>
     <row r="21" spans="2:29">
       <c r="B21" s="67"/>
-      <c r="C21" s="164"/>
-[...16 lines deleted...]
-      <c r="Y21" s="16"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="166" t="s">
+        <v>67</v>
+      </c>
+      <c r="R21" s="164"/>
+      <c r="S21" s="164"/>
+      <c r="T21" s="164"/>
+      <c r="U21" s="164"/>
+      <c r="V21" s="164"/>
+      <c r="W21" s="164"/>
+      <c r="X21" s="164"/>
+      <c r="Y21" s="165"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="68"/>
     </row>
     <row r="22" spans="2:29">
       <c r="B22" s="67"/>
-      <c r="C22" s="164"/>
-[...16 lines deleted...]
-      <c r="Y22" s="16"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
+      <c r="Q22" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="R22" s="164"/>
+      <c r="S22" s="164"/>
+      <c r="T22" s="164"/>
+      <c r="U22" s="164"/>
+      <c r="V22" s="164"/>
+      <c r="W22" s="164"/>
+      <c r="X22" s="164"/>
+      <c r="Y22" s="165"/>
       <c r="Z22" s="16"/>
       <c r="AA22" s="16"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="68"/>
     </row>
     <row r="23" spans="2:29">
       <c r="B23" s="67"/>
-      <c r="C23" s="164"/>
-[...16 lines deleted...]
-      <c r="Y23" s="16"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="R23" s="164"/>
+      <c r="S23" s="164"/>
+      <c r="T23" s="164"/>
+      <c r="U23" s="164"/>
+      <c r="V23" s="164"/>
+      <c r="W23" s="164"/>
+      <c r="X23" s="164"/>
+      <c r="Y23" s="165"/>
       <c r="Z23" s="16"/>
       <c r="AA23" s="16"/>
       <c r="AB23" s="16"/>
       <c r="AC23" s="68"/>
     </row>
     <row r="24" spans="2:29">
       <c r="B24" s="67"/>
-      <c r="C24" s="164"/>
-[...14 lines deleted...]
-      <c r="Y24" s="16"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="166"/>
+      <c r="R24" s="164"/>
+      <c r="S24" s="164"/>
+      <c r="T24" s="164"/>
+      <c r="U24" s="164"/>
+      <c r="V24" s="164"/>
+      <c r="W24" s="164"/>
+      <c r="X24" s="164"/>
+      <c r="Y24" s="165"/>
       <c r="Z24" s="16"/>
       <c r="AA24" s="16"/>
       <c r="AB24" s="16"/>
       <c r="AC24" s="68"/>
     </row>
     <row r="25" spans="2:29">
       <c r="B25" s="67"/>
-      <c r="C25" s="164"/>
-[...21 lines deleted...]
-      <c r="Y25" s="17"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="167"/>
+      <c r="R25" s="168"/>
+      <c r="S25" s="168"/>
+      <c r="T25" s="168"/>
+      <c r="U25" s="168"/>
+      <c r="V25" s="168"/>
+      <c r="W25" s="168"/>
+      <c r="X25" s="168"/>
+      <c r="Y25" s="169"/>
       <c r="Z25" s="17"/>
       <c r="AA25" s="17"/>
       <c r="AB25" s="17"/>
       <c r="AC25" s="68"/>
     </row>
     <row r="26" spans="2:29">
       <c r="B26" s="67"/>
-      <c r="C26" s="164"/>
-[...17 lines deleted...]
-      <c r="S26" s="135">
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
+      <c r="Q26" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="R26" s="186"/>
+      <c r="S26" s="96">
         <v>100</v>
       </c>
-      <c r="T26" s="160" t="s">
-[...4 lines deleted...]
-      <c r="Y26" s="16"/>
+      <c r="T26" s="186" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="186"/>
+      <c r="V26" s="186"/>
+      <c r="W26" s="164"/>
+      <c r="X26" s="164"/>
+      <c r="Y26" s="165"/>
       <c r="Z26" s="16"/>
       <c r="AA26" s="16"/>
       <c r="AB26" s="16"/>
       <c r="AC26" s="68"/>
     </row>
     <row r="27" spans="2:29">
       <c r="B27" s="67"/>
       <c r="C27" s="51"/>
       <c r="D27" s="51"/>
       <c r="E27" s="26"/>
       <c r="F27" s="26"/>
       <c r="G27" s="26"/>
       <c r="H27" s="26"/>
       <c r="I27" s="26"/>
       <c r="J27" s="26"/>
       <c r="K27" s="26"/>
       <c r="L27" s="26"/>
       <c r="M27" s="26"/>
       <c r="N27" s="26"/>
       <c r="O27" s="26"/>
-      <c r="Q27" s="159" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="Q27" s="185" t="s">
+        <v>72</v>
+      </c>
+      <c r="R27" s="186"/>
+      <c r="S27" s="217" t="str">
+        <f>INDEX(RVpressure,MATCH(1,RV_BMKNX,0))&amp;" PSI"</f>
+        <v>Consult Aerco PSI</v>
+      </c>
+      <c r="T27" s="218"/>
+      <c r="U27" s="97"/>
       <c r="V27" s="97"/>
-      <c r="Y27" s="16"/>
+      <c r="W27" s="164"/>
+      <c r="X27" s="164"/>
+      <c r="Y27" s="165"/>
       <c r="Z27" s="16"/>
       <c r="AA27" s="16"/>
-      <c r="AB27" s="16"/>
-      <c r="AC27" s="68"/>
+      <c r="AB27" s="68"/>
     </row>
     <row r="28" spans="2:29">
       <c r="B28" s="67"/>
       <c r="C28" s="51"/>
       <c r="D28" s="51"/>
       <c r="E28" s="26"/>
       <c r="F28" s="26"/>
       <c r="G28" s="26"/>
       <c r="H28" s="26"/>
       <c r="I28" s="26"/>
       <c r="J28" s="26"/>
       <c r="K28" s="26"/>
       <c r="L28" s="26"/>
       <c r="M28" s="26"/>
       <c r="N28" s="26"/>
       <c r="O28" s="26"/>
-      <c r="R28" s="26"/>
-[...6 lines deleted...]
-      <c r="Y28" s="28"/>
+      <c r="Q28" s="164"/>
+      <c r="R28" s="166"/>
+      <c r="S28" s="166"/>
+      <c r="T28" s="166"/>
+      <c r="U28" s="166"/>
+      <c r="V28" s="166"/>
+      <c r="W28" s="166"/>
+      <c r="X28" s="166"/>
+      <c r="Y28" s="170"/>
       <c r="Z28" s="28"/>
       <c r="AA28" s="28"/>
       <c r="AB28" s="28"/>
       <c r="AC28" s="68"/>
     </row>
     <row r="29" spans="2:29">
       <c r="B29" s="67"/>
-      <c r="C29" s="162"/>
-      <c r="D29" s="162"/>
+      <c r="C29" s="179"/>
+      <c r="D29" s="179"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
-      <c r="Q29" s="26"/>
-[...6 lines deleted...]
-      <c r="X29" s="26"/>
+      <c r="Q29" s="166"/>
+      <c r="R29" s="166"/>
+      <c r="S29" s="166"/>
+      <c r="T29" s="166"/>
+      <c r="U29" s="166"/>
+      <c r="V29" s="166"/>
+      <c r="W29" s="166"/>
+      <c r="X29" s="166"/>
+      <c r="Y29" s="170"/>
+      <c r="Z29" s="28"/>
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="68"/>
+    </row>
+    <row r="30" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B30" s="69"/>
+      <c r="C30" s="70"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="70"/>
+      <c r="Q30" s="171"/>
+      <c r="R30" s="171"/>
+      <c r="S30" s="171"/>
+      <c r="T30" s="171"/>
+      <c r="U30" s="171"/>
+      <c r="V30" s="171"/>
+      <c r="W30" s="171"/>
+      <c r="X30" s="171"/>
+      <c r="Y30" s="172"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="74"/>
+    </row>
+    <row r="31" spans="2:29">
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+    </row>
+    <row r="32" spans="2:29" ht="15.95" customHeight="1">
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+    </row>
+    <row r="33" spans="3:28">
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+    </row>
+    <row r="34" spans="3:28">
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+    </row>
+    <row r="35" spans="3:28">
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="Q35" s="25"/>
+      <c r="U35" s="25"/>
+      <c r="V35" s="19"/>
+      <c r="W35" s="19"/>
+      <c r="X35" s="25"/>
+      <c r="Y35" s="25"/>
+      <c r="Z35" s="25"/>
+      <c r="AA35" s="25"/>
+      <c r="AB35" s="25"/>
+    </row>
+    <row r="36" spans="3:28">
+      <c r="C36" s="25"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="25"/>
+      <c r="Q36" s="25"/>
+      <c r="R36" s="25"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="19"/>
+      <c r="U36" s="19"/>
+      <c r="V36" s="19"/>
+      <c r="W36" s="19"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="25"/>
+      <c r="Z36" s="25"/>
+      <c r="AA36" s="25"/>
+      <c r="AB36" s="25"/>
+    </row>
+    <row r="37" spans="3:28">
+      <c r="C37" s="25"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="O37" s="25"/>
+      <c r="P37" s="25"/>
+      <c r="Q37" s="25"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="19"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+      <c r="AA37" s="25"/>
+      <c r="AB37" s="25"/>
+    </row>
+    <row r="38" spans="3:28">
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+    </row>
+    <row r="39" spans="3:28">
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="44"/>
+      <c r="O39" s="44"/>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="44"/>
+      <c r="V39" s="44"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="44"/>
+      <c r="Y39" s="44"/>
+      <c r="Z39" s="44"/>
+      <c r="AA39" s="44"/>
+      <c r="AB39" s="44"/>
+    </row>
+    <row r="40" spans="3:28">
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="45"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="45"/>
+      <c r="S40" s="44"/>
+      <c r="T40" s="44"/>
+      <c r="U40" s="44"/>
+      <c r="V40" s="44"/>
+      <c r="W40" s="44"/>
+      <c r="X40" s="44"/>
+      <c r="Y40" s="44"/>
+      <c r="Z40" s="44"/>
+      <c r="AA40" s="44"/>
+      <c r="AB40" s="44"/>
+    </row>
+    <row r="41" spans="3:28">
+      <c r="C41" s="23"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="44"/>
+      <c r="O41" s="44"/>
+      <c r="P41" s="44"/>
+      <c r="Q41" s="44"/>
+      <c r="R41" s="44"/>
+      <c r="S41" s="44"/>
+      <c r="T41" s="44"/>
+      <c r="U41" s="44"/>
+      <c r="V41" s="44"/>
+      <c r="W41" s="44"/>
+      <c r="X41" s="44"/>
+      <c r="Y41" s="44"/>
+      <c r="Z41" s="44"/>
+      <c r="AA41" s="44"/>
+      <c r="AB41" s="44"/>
+    </row>
+    <row r="42" spans="3:28">
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="44"/>
+      <c r="J42" s="44"/>
+      <c r="K42" s="44"/>
+      <c r="L42" s="44"/>
+      <c r="M42" s="44"/>
+      <c r="N42" s="44"/>
+      <c r="O42" s="44"/>
+      <c r="P42" s="44"/>
+      <c r="Q42" s="44"/>
+      <c r="R42" s="44"/>
+      <c r="S42" s="44"/>
+      <c r="T42" s="44"/>
+      <c r="U42" s="44"/>
+      <c r="V42" s="44"/>
+      <c r="W42" s="44"/>
+      <c r="X42" s="44"/>
+      <c r="Y42" s="44"/>
+      <c r="Z42" s="44"/>
+      <c r="AA42" s="44"/>
+      <c r="AB42" s="44"/>
+    </row>
+    <row r="43" spans="3:28">
+      <c r="C43" s="23"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+    </row>
+    <row r="46" spans="3:28">
+      <c r="C46" s="25"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="25"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="3:28">
+      <c r="C47" s="25"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+    </row>
+    <row r="48" spans="3:28">
+      <c r="C48" s="25"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="25"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="HS5gxSfljCn+mEqG3D2tXL6T4SWrzjMXWU/+1pQlnGct/zHKryMqmupJ2QitQwp91hctsOwgNtWgDkFHnmAT2w==" saltValue="uN+bLtv09XUX7jKdXOR/Rw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="27">
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C19:P26"/>
+    <mergeCell ref="Q19:X19"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S27:T27"/>
+    <mergeCell ref="C13:E14"/>
+    <mergeCell ref="F13:H14"/>
+    <mergeCell ref="I13:L14"/>
+    <mergeCell ref="M13:O14"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="C10:AB10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:H12"/>
+    <mergeCell ref="I11:L12"/>
+    <mergeCell ref="M11:O12"/>
+    <mergeCell ref="T11:V12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="O2:S2"/>
+    <mergeCell ref="O4:S4"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="G6:Z6"/>
+    <mergeCell ref="I7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T7:V7"/>
+  </mergeCells>
+  <conditionalFormatting sqref="T9">
+    <cfRule type="containsText" dxfId="26" priority="6" operator="containsText" text="460">
+      <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="U9">
+    <cfRule type="containsText" dxfId="25" priority="4" operator="containsText" text="19">
+      <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="24" priority="5" operator="containsText" text="10">
+      <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V39">
+    <cfRule type="expression" dxfId="23" priority="2">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Y9">
+    <cfRule type="containsText" dxfId="22" priority="1" operator="containsText" text="3">
+      <formula>NOT(ISERROR(SEARCH("3",Y9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Z11 V41">
+    <cfRule type="expression" dxfId="21" priority="3">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{714AD383-9F64-4EFD-9CD1-11FAE956AFB5}">
+      <formula1>BMKNX</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="R9" unlockedFormula="1"/>
+  </ignoredErrors>
+  <legacyDrawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98CEBCE5-69AB-43E9-9978-490BCEE78323}">
+  <sheetPr codeName="Sheet4">
+    <tabColor theme="8" tint="-0.249977111117893"/>
+  </sheetPr>
+  <dimension ref="B1:AC48"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="O4" sqref="O4:S4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="2" width="2.625" customWidth="1"/>
+    <col min="3" max="28" width="11.25" customWidth="1"/>
+    <col min="29" max="29" width="2.625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
+    <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
+      <c r="B2" s="60"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="201" t="s">
+        <v>412</v>
+      </c>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="66"/>
+    </row>
+    <row r="3" spans="2:29" ht="15.95" customHeight="1">
+      <c r="B3" s="67"/>
+      <c r="AC3" s="68"/>
+    </row>
+    <row r="4" spans="2:29" ht="18.75">
+      <c r="B4" s="67"/>
+      <c r="N4" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>375</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="AC4" s="68"/>
+    </row>
+    <row r="5" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B5" s="67"/>
+      <c r="AC5" s="68"/>
+    </row>
+    <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
+      <c r="B6" s="67"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="205"/>
+      <c r="E6" s="205"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="206" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="206"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="206"/>
+      <c r="K6" s="206"/>
+      <c r="L6" s="206"/>
+      <c r="M6" s="206"/>
+      <c r="N6" s="206"/>
+      <c r="O6" s="206"/>
+      <c r="P6" s="206"/>
+      <c r="Q6" s="206"/>
+      <c r="R6" s="206"/>
+      <c r="S6" s="206"/>
+      <c r="T6" s="206"/>
+      <c r="U6" s="206"/>
+      <c r="V6" s="206"/>
+      <c r="W6" s="206"/>
+      <c r="X6" s="206"/>
+      <c r="Y6" s="206"/>
+      <c r="Z6" s="206"/>
+      <c r="AA6" s="50"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="68"/>
+    </row>
+    <row r="7" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B7" s="67"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="204" t="s">
+        <v>4</v>
+      </c>
+      <c r="J7" s="207"/>
+      <c r="K7" s="207"/>
+      <c r="L7" s="207"/>
+      <c r="M7" s="207"/>
+      <c r="N7" s="207"/>
+      <c r="O7" s="207"/>
+      <c r="P7" s="208"/>
+      <c r="Q7" s="204" t="s">
+        <v>5</v>
+      </c>
+      <c r="R7" s="207"/>
+      <c r="S7" s="208"/>
+      <c r="T7" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="U7" s="207"/>
+      <c r="V7" s="208"/>
+      <c r="W7" s="8"/>
+      <c r="X7" s="8"/>
+      <c r="Y7" s="58"/>
+      <c r="Z7" s="58"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="9"/>
+      <c r="AC7" s="68"/>
+    </row>
+    <row r="8" spans="2:29" ht="53.25" customHeight="1" thickBot="1">
+      <c r="B8" s="67"/>
+      <c r="C8" s="42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="42" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="H8" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="L8" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="N8" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="O8" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q8" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="R8" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="S8" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="T8" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="U8" s="46" t="s">
+        <v>398</v>
+      </c>
+      <c r="V8" s="46" t="s">
+        <v>399</v>
+      </c>
+      <c r="W8" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="X8" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y8" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB8" s="55" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC8" s="68"/>
+    </row>
+    <row r="9" spans="2:29" ht="51.75" thickBot="1">
+      <c r="B9" s="67"/>
+      <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="101" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,6,FALSE)</f>
+        <v>10440 / 11160</v>
+      </c>
+      <c r="H9" s="46">
+        <f>VLOOKUP($O4,MFCIIBoiler,7,FALSE)</f>
+        <v>93</v>
+      </c>
+      <c r="I9" s="162">
+        <f>S26</f>
+        <v>100</v>
+      </c>
+      <c r="J9" s="99">
+        <f>VLOOKUP($O4,MFCIIBoiler,9,FALSE)</f>
+        <v>876</v>
+      </c>
+      <c r="K9" s="163" t="str">
+        <f>S27</f>
+        <v>150 PSI</v>
+      </c>
+      <c r="L9" s="46">
+        <f>VLOOKUP($O4,MFCIIBoiler,11,FALSE)</f>
+        <v>160</v>
+      </c>
+      <c r="M9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="N9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,14,FALSE)</f>
+        <v>228/1520</v>
+      </c>
+      <c r="P9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,15,FALSE)</f>
+        <v>14.1 Ft Hd @1200 gpm</v>
+      </c>
+      <c r="Q9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,16,FALSE)</f>
+        <v>NAT. GAS/
+#2 FUEL OIL</v>
+      </c>
+      <c r="R9" s="46">
+        <f>VLOOKUP($O4,MFCIIBoiler,17,FALSE)</f>
+        <v>12000</v>
+      </c>
+      <c r="S9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,18,FALSE)</f>
+        <v>55 - 138</v>
+      </c>
+      <c r="T9" s="48" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,19,FALSE)</f>
+        <v>208/3/60
+240/3/60
+460/3/60
+575/3/60</v>
+      </c>
+      <c r="U9" s="48" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,20,FALSE)</f>
+        <v>59
+49-52
+26-29
+23</v>
+      </c>
+      <c r="V9" s="101" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,21,FALSE)</f>
+        <v>16 - 23</v>
+      </c>
+      <c r="W9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,22,FALSE)</f>
+        <v>170 x 57 x 109</v>
+      </c>
+      <c r="X9" s="46">
+        <f>VLOOKUP($O4,MFCIIBoiler,23,FALSE)</f>
+        <v>14500</v>
+      </c>
+      <c r="Y9" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z9" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="AA9" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB9" s="46" t="str">
+        <f>VLOOKUP($O4,MFCIIBoiler,27,FALSE)</f>
+        <v>MFC II 12000</v>
+      </c>
+      <c r="AC9" s="68"/>
+    </row>
+    <row r="10" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B10" s="67"/>
+      <c r="C10" s="190" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="191"/>
+      <c r="E10" s="191"/>
+      <c r="F10" s="191"/>
+      <c r="G10" s="191"/>
+      <c r="H10" s="191"/>
+      <c r="I10" s="191"/>
+      <c r="J10" s="191"/>
+      <c r="K10" s="191"/>
+      <c r="L10" s="191"/>
+      <c r="M10" s="191"/>
+      <c r="N10" s="191"/>
+      <c r="O10" s="191"/>
+      <c r="P10" s="191"/>
+      <c r="Q10" s="191"/>
+      <c r="R10" s="191"/>
+      <c r="S10" s="191"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+      <c r="V10" s="191"/>
+      <c r="W10" s="191"/>
+      <c r="X10" s="191"/>
+      <c r="Y10" s="191"/>
+      <c r="Z10" s="191"/>
+      <c r="AA10" s="191"/>
+      <c r="AB10" s="192"/>
+      <c r="AC10" s="68"/>
+    </row>
+    <row r="11" spans="2:29" ht="16.149999999999999" customHeight="1">
+      <c r="B11" s="67"/>
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194" t="s">
+        <v>426</v>
+      </c>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="195" t="s">
+        <v>408</v>
+      </c>
+      <c r="J11" s="195"/>
+      <c r="K11" s="195"/>
+      <c r="L11" s="195"/>
+      <c r="M11" s="196" t="s">
+        <v>410</v>
+      </c>
+      <c r="N11" s="196"/>
+      <c r="O11" s="196"/>
+      <c r="P11" s="189" t="s">
+        <v>428</v>
+      </c>
+      <c r="Q11" s="189"/>
+      <c r="R11" s="189"/>
+      <c r="S11" s="198" t="s">
+        <v>430</v>
+      </c>
+      <c r="T11" s="198"/>
+      <c r="U11" s="198"/>
+      <c r="Y11" s="136"/>
+      <c r="Z11" s="128"/>
+      <c r="AA11" s="128"/>
+      <c r="AB11" s="52"/>
+      <c r="AC11" s="68"/>
+    </row>
+    <row r="12" spans="2:29" ht="25.15" customHeight="1">
+      <c r="B12" s="67"/>
+      <c r="C12" s="193" t="str">
+        <f>VLOOKUP(O4,MFCIIBoiler,29,FALSE)</f>
+        <v>2.  NOX: 30 PPM, 3% O2 CORRECTED</v>
+      </c>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="194"/>
+      <c r="H12" s="194"/>
+      <c r="I12" s="195"/>
+      <c r="J12" s="195"/>
+      <c r="K12" s="195"/>
+      <c r="L12" s="195"/>
+      <c r="M12" s="196"/>
+      <c r="N12" s="196"/>
+      <c r="O12" s="196"/>
+      <c r="P12" s="189"/>
+      <c r="Q12" s="189"/>
+      <c r="R12" s="189"/>
+      <c r="S12" s="198"/>
+      <c r="T12" s="198"/>
+      <c r="U12" s="198"/>
+      <c r="Y12" s="136"/>
+      <c r="Z12" s="128"/>
+      <c r="AA12" s="128"/>
+      <c r="AB12" s="52"/>
+      <c r="AC12" s="68"/>
+    </row>
+    <row r="13" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B13" s="67"/>
+      <c r="C13" s="199" t="s">
+        <v>432</v>
+      </c>
+      <c r="D13" s="200"/>
+      <c r="E13" s="200"/>
+      <c r="F13" s="194" t="s">
+        <v>407</v>
+      </c>
+      <c r="G13" s="194"/>
+      <c r="H13" s="194"/>
+      <c r="I13" s="194" t="s">
+        <v>409</v>
+      </c>
+      <c r="J13" s="194"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="194"/>
+      <c r="M13" s="189" t="s">
+        <v>411</v>
+      </c>
+      <c r="N13" s="189"/>
+      <c r="O13" s="189"/>
+      <c r="P13" s="197" t="s">
+        <v>429</v>
+      </c>
+      <c r="Q13" s="197"/>
+      <c r="R13" s="197"/>
+      <c r="S13" s="198" t="s">
+        <v>431</v>
+      </c>
+      <c r="T13" s="198"/>
+      <c r="U13" s="198"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="128"/>
+      <c r="X13" s="175"/>
+      <c r="Y13" s="136"/>
+      <c r="Z13" s="128"/>
+      <c r="AA13" s="128"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="68"/>
+    </row>
+    <row r="14" spans="2:29" ht="19.5" customHeight="1">
+      <c r="B14" s="67"/>
+      <c r="C14" s="199"/>
+      <c r="D14" s="200"/>
+      <c r="E14" s="200"/>
+      <c r="F14" s="194"/>
+      <c r="G14" s="194"/>
+      <c r="H14" s="194"/>
+      <c r="I14" s="194"/>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="194"/>
+      <c r="M14" s="189"/>
+      <c r="N14" s="189"/>
+      <c r="O14" s="189"/>
+      <c r="P14" s="197"/>
+      <c r="Q14" s="197"/>
+      <c r="R14" s="197"/>
+      <c r="S14" s="198"/>
+      <c r="T14" s="198"/>
+      <c r="U14" s="198"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="128"/>
+      <c r="X14" s="175"/>
+      <c r="Y14" s="136"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
+      <c r="AB14" s="52"/>
+      <c r="AC14" s="68"/>
+    </row>
+    <row r="15" spans="2:29" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B15" s="67"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="129"/>
+      <c r="G15" s="129"/>
+      <c r="H15" s="129"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="137"/>
+      <c r="M15" s="137"/>
+      <c r="N15" s="137"/>
+      <c r="O15" s="137"/>
+      <c r="P15" s="137"/>
+      <c r="Q15" s="137"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="54"/>
+      <c r="T15" s="54"/>
+      <c r="U15" s="129"/>
+      <c r="V15" s="129"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="129"/>
+      <c r="Y15" s="137"/>
+      <c r="Z15" s="129"/>
+      <c r="AA15" s="129"/>
+      <c r="AB15" s="53"/>
+      <c r="AC15" s="68"/>
+    </row>
+    <row r="16" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B16" s="67"/>
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B17" s="67"/>
+      <c r="AC17" s="68"/>
+    </row>
+    <row r="18" spans="2:29">
+      <c r="B18" s="67"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+      <c r="S18" s="164"/>
+      <c r="T18" s="164"/>
+      <c r="U18" s="164"/>
+      <c r="V18" s="164"/>
+      <c r="W18" s="164"/>
+      <c r="X18" s="164"/>
+      <c r="Y18" s="164"/>
+      <c r="AC18" s="68"/>
+    </row>
+    <row r="19" spans="2:29">
+      <c r="B19" s="67"/>
+      <c r="C19" s="180" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="183" t="s">
+        <v>66</v>
+      </c>
+      <c r="R19" s="184"/>
+      <c r="S19" s="184"/>
+      <c r="T19" s="184"/>
+      <c r="U19" s="184"/>
+      <c r="V19" s="184"/>
+      <c r="W19" s="184"/>
+      <c r="X19" s="184"/>
+      <c r="Y19" s="165"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="16"/>
+      <c r="AC19" s="68"/>
+    </row>
+    <row r="20" spans="2:29">
+      <c r="B20" s="67"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="166"/>
+      <c r="R20" s="164"/>
+      <c r="S20" s="164"/>
+      <c r="T20" s="164"/>
+      <c r="U20" s="164"/>
+      <c r="V20" s="164"/>
+      <c r="W20" s="164"/>
+      <c r="X20" s="164"/>
+      <c r="Y20" s="165"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+      <c r="AC20" s="68"/>
+    </row>
+    <row r="21" spans="2:29">
+      <c r="B21" s="67"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="166" t="s">
+        <v>67</v>
+      </c>
+      <c r="R21" s="164"/>
+      <c r="S21" s="164"/>
+      <c r="T21" s="164"/>
+      <c r="U21" s="164"/>
+      <c r="V21" s="164"/>
+      <c r="W21" s="164"/>
+      <c r="X21" s="164"/>
+      <c r="Y21" s="165"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="68"/>
+    </row>
+    <row r="22" spans="2:29">
+      <c r="B22" s="67"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
+      <c r="Q22" s="166" t="s">
+        <v>68</v>
+      </c>
+      <c r="R22" s="164"/>
+      <c r="S22" s="164"/>
+      <c r="T22" s="164"/>
+      <c r="U22" s="164"/>
+      <c r="V22" s="164"/>
+      <c r="W22" s="164"/>
+      <c r="X22" s="164"/>
+      <c r="Y22" s="165"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+      <c r="AC22" s="68"/>
+    </row>
+    <row r="23" spans="2:29">
+      <c r="B23" s="67"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="R23" s="164"/>
+      <c r="S23" s="164"/>
+      <c r="T23" s="164"/>
+      <c r="U23" s="164"/>
+      <c r="V23" s="164"/>
+      <c r="W23" s="164"/>
+      <c r="X23" s="164"/>
+      <c r="Y23" s="165"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="68"/>
+    </row>
+    <row r="24" spans="2:29">
+      <c r="B24" s="67"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="166"/>
+      <c r="R24" s="164"/>
+      <c r="S24" s="164"/>
+      <c r="T24" s="164"/>
+      <c r="U24" s="164"/>
+      <c r="V24" s="164"/>
+      <c r="W24" s="164"/>
+      <c r="X24" s="164"/>
+      <c r="Y24" s="165"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="16"/>
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="2:29">
+      <c r="B25" s="67"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="167"/>
+      <c r="R25" s="168"/>
+      <c r="S25" s="168"/>
+      <c r="T25" s="168"/>
+      <c r="U25" s="168"/>
+      <c r="V25" s="168"/>
+      <c r="W25" s="168"/>
+      <c r="X25" s="168"/>
+      <c r="Y25" s="169"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="68"/>
+    </row>
+    <row r="26" spans="2:29">
+      <c r="B26" s="67"/>
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
+      <c r="Q26" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="R26" s="186"/>
+      <c r="S26" s="96">
+        <v>100</v>
+      </c>
+      <c r="T26" s="186" t="s">
+        <v>71</v>
+      </c>
+      <c r="U26" s="186"/>
+      <c r="V26" s="186"/>
+      <c r="W26" s="164"/>
+      <c r="X26" s="164"/>
+      <c r="Y26" s="165"/>
+      <c r="Z26" s="16"/>
+      <c r="AA26" s="16"/>
+      <c r="AB26" s="16"/>
+      <c r="AC26" s="68"/>
+    </row>
+    <row r="27" spans="2:29">
+      <c r="B27" s="67"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+      <c r="Q27" s="185" t="s">
+        <v>72</v>
+      </c>
+      <c r="R27" s="186"/>
+      <c r="S27" s="187" t="str">
+        <f>INDEX(RVpressure,MATCH(1,RV_MFCII,0))&amp;" PSI"</f>
+        <v>150 PSI</v>
+      </c>
+      <c r="T27" s="188"/>
+      <c r="U27" s="97"/>
+      <c r="V27" s="97"/>
+      <c r="W27" s="164"/>
+      <c r="X27" s="164"/>
+      <c r="Y27" s="165"/>
+      <c r="Z27" s="16"/>
+      <c r="AA27" s="16"/>
+      <c r="AC27" s="68"/>
+    </row>
+    <row r="28" spans="2:29">
+      <c r="B28" s="67"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="26"/>
+      <c r="O28" s="26"/>
+      <c r="Q28" s="164"/>
+      <c r="R28" s="166"/>
+      <c r="S28" s="166"/>
+      <c r="T28" s="166"/>
+      <c r="U28" s="166"/>
+      <c r="V28" s="166"/>
+      <c r="W28" s="166"/>
+      <c r="X28" s="166"/>
+      <c r="Y28" s="170"/>
+      <c r="Z28" s="28"/>
+      <c r="AA28" s="28"/>
+      <c r="AB28" s="28"/>
+      <c r="AC28" s="68"/>
+    </row>
+    <row r="29" spans="2:29">
+      <c r="B29" s="67"/>
+      <c r="C29" s="179"/>
+      <c r="D29" s="179"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="Q29" s="166"/>
+      <c r="R29" s="166"/>
+      <c r="S29" s="166"/>
+      <c r="T29" s="166"/>
+      <c r="U29" s="166"/>
+      <c r="V29" s="166"/>
+      <c r="W29" s="166"/>
+      <c r="X29" s="166"/>
+      <c r="Y29" s="170"/>
+      <c r="Z29" s="28"/>
+      <c r="AA29" s="28"/>
+      <c r="AB29" s="28"/>
+      <c r="AC29" s="68"/>
+    </row>
+    <row r="30" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B30" s="69"/>
+      <c r="C30" s="70"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="71"/>
+      <c r="H30" s="71"/>
+      <c r="I30" s="71"/>
+      <c r="J30" s="71"/>
+      <c r="K30" s="71"/>
+      <c r="L30" s="71"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="71"/>
+      <c r="O30" s="71"/>
+      <c r="P30" s="70"/>
+      <c r="Q30" s="171"/>
+      <c r="R30" s="171"/>
+      <c r="S30" s="171"/>
+      <c r="T30" s="171"/>
+      <c r="U30" s="171"/>
+      <c r="V30" s="171"/>
+      <c r="W30" s="171"/>
+      <c r="X30" s="171"/>
+      <c r="Y30" s="172"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="74"/>
+    </row>
+    <row r="31" spans="2:29">
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="20"/>
+      <c r="J31" s="20"/>
+      <c r="K31" s="20"/>
+      <c r="L31" s="20"/>
+      <c r="M31" s="20"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="20"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+      <c r="AA31" s="16"/>
+      <c r="AB31" s="16"/>
+    </row>
+    <row r="32" spans="2:29" ht="15.95" customHeight="1">
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+    </row>
+    <row r="33" spans="3:28">
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+    </row>
+    <row r="34" spans="3:28">
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="L34" s="25"/>
+      <c r="M34" s="25"/>
+    </row>
+    <row r="35" spans="3:28">
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="L35" s="25"/>
+      <c r="M35" s="25"/>
+      <c r="Q35" s="25"/>
+      <c r="U35" s="25"/>
+      <c r="V35" s="19"/>
+      <c r="W35" s="19"/>
+      <c r="X35" s="25"/>
+      <c r="Y35" s="25"/>
+      <c r="Z35" s="25"/>
+      <c r="AA35" s="25"/>
+      <c r="AB35" s="25"/>
+    </row>
+    <row r="36" spans="3:28">
+      <c r="C36" s="25"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+      <c r="K36" s="25"/>
+      <c r="L36" s="25"/>
+      <c r="M36" s="25"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="25"/>
+      <c r="P36" s="25"/>
+      <c r="Q36" s="25"/>
+      <c r="R36" s="25"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="19"/>
+      <c r="U36" s="19"/>
+      <c r="V36" s="19"/>
+      <c r="W36" s="19"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="25"/>
+      <c r="Z36" s="25"/>
+      <c r="AA36" s="25"/>
+      <c r="AB36" s="25"/>
+    </row>
+    <row r="37" spans="3:28">
+      <c r="C37" s="25"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="O37" s="25"/>
+      <c r="P37" s="25"/>
+      <c r="Q37" s="25"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="19"/>
+      <c r="U37" s="19"/>
+      <c r="V37" s="19"/>
+      <c r="W37" s="19"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+      <c r="AA37" s="25"/>
+      <c r="AB37" s="25"/>
+    </row>
+    <row r="38" spans="3:28">
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+    </row>
+    <row r="39" spans="3:28">
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
+      <c r="E39" s="44"/>
+      <c r="F39" s="44"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="43"/>
+      <c r="L39" s="43"/>
+      <c r="M39" s="44"/>
+      <c r="N39" s="44"/>
+      <c r="O39" s="44"/>
+      <c r="P39" s="45"/>
+      <c r="Q39" s="45"/>
+      <c r="R39" s="45"/>
+      <c r="S39" s="44"/>
+      <c r="T39" s="44"/>
+      <c r="U39" s="44"/>
+      <c r="V39" s="44"/>
+      <c r="W39" s="44"/>
+      <c r="X39" s="44"/>
+      <c r="Y39" s="44"/>
+      <c r="Z39" s="44"/>
+      <c r="AA39" s="44"/>
+      <c r="AB39" s="44"/>
+    </row>
+    <row r="40" spans="3:28">
+      <c r="E40" s="45"/>
+      <c r="F40" s="45"/>
+      <c r="G40" s="45"/>
+      <c r="H40" s="45"/>
+      <c r="I40" s="45"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="44"/>
+      <c r="L40" s="44"/>
+      <c r="M40" s="44"/>
+      <c r="N40" s="44"/>
+      <c r="O40" s="44"/>
+      <c r="P40" s="45"/>
+      <c r="Q40" s="45"/>
+      <c r="R40" s="45"/>
+      <c r="S40" s="44"/>
+      <c r="T40" s="44"/>
+      <c r="U40" s="44"/>
+      <c r="V40" s="44"/>
+      <c r="W40" s="44"/>
+      <c r="X40" s="44"/>
+      <c r="Y40" s="44"/>
+      <c r="Z40" s="44"/>
+      <c r="AA40" s="44"/>
+      <c r="AB40" s="44"/>
+    </row>
+    <row r="41" spans="3:28">
+      <c r="C41" s="23"/>
+      <c r="D41" s="24"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="44"/>
+      <c r="O41" s="44"/>
+      <c r="P41" s="44"/>
+      <c r="Q41" s="44"/>
+      <c r="R41" s="44"/>
+      <c r="S41" s="44"/>
+      <c r="T41" s="44"/>
+      <c r="U41" s="44"/>
+      <c r="V41" s="44"/>
+      <c r="W41" s="44"/>
+      <c r="X41" s="44"/>
+      <c r="Y41" s="44"/>
+      <c r="Z41" s="44"/>
+      <c r="AA41" s="44"/>
+      <c r="AB41" s="44"/>
+    </row>
+    <row r="42" spans="3:28">
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="44"/>
+      <c r="J42" s="44"/>
+      <c r="K42" s="44"/>
+      <c r="L42" s="44"/>
+      <c r="M42" s="44"/>
+      <c r="N42" s="44"/>
+      <c r="O42" s="44"/>
+      <c r="P42" s="44"/>
+      <c r="Q42" s="44"/>
+      <c r="R42" s="44"/>
+      <c r="S42" s="44"/>
+      <c r="T42" s="44"/>
+      <c r="U42" s="44"/>
+      <c r="V42" s="44"/>
+      <c r="W42" s="44"/>
+      <c r="X42" s="44"/>
+      <c r="Y42" s="44"/>
+      <c r="Z42" s="44"/>
+      <c r="AA42" s="44"/>
+      <c r="AB42" s="44"/>
+    </row>
+    <row r="43" spans="3:28">
+      <c r="C43" s="23"/>
+      <c r="D43" s="24"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+    </row>
+    <row r="46" spans="3:28">
+      <c r="C46" s="25"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="19"/>
+      <c r="F46" s="19"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+      <c r="J46" s="25"/>
+      <c r="K46" s="25"/>
+      <c r="L46" s="25"/>
+      <c r="M46" s="19"/>
+      <c r="N46" s="19"/>
+      <c r="O46" s="19"/>
+      <c r="P46" s="25"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="19"/>
+      <c r="S46" s="19"/>
+    </row>
+    <row r="47" spans="3:28">
+      <c r="C47" s="25"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="19"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="25"/>
+      <c r="H47" s="25"/>
+      <c r="I47" s="25"/>
+      <c r="J47" s="25"/>
+      <c r="K47" s="25"/>
+      <c r="L47" s="25"/>
+      <c r="M47" s="19"/>
+      <c r="N47" s="19"/>
+      <c r="O47" s="19"/>
+      <c r="P47" s="19"/>
+      <c r="Q47" s="19"/>
+      <c r="R47" s="19"/>
+      <c r="S47" s="19"/>
+    </row>
+    <row r="48" spans="3:28">
+      <c r="C48" s="25"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="25"/>
+      <c r="H48" s="25"/>
+      <c r="I48" s="25"/>
+      <c r="J48" s="25"/>
+      <c r="K48" s="25"/>
+      <c r="L48" s="25"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="IN/5zn7VzmyoA/6ePMcC6sgNXF/1QkPsxZyXIsauVxOMSMWsUe+lmx7nBSaRABS7D6mjzGFbjxqhIE3tzCzFFQ==" saltValue="oaZoxqDgJ/xAqaFIv9VUCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="30">
+    <mergeCell ref="O2:S2"/>
+    <mergeCell ref="O4:S4"/>
+    <mergeCell ref="C6:E6"/>
+    <mergeCell ref="G6:Z6"/>
+    <mergeCell ref="I7:P7"/>
+    <mergeCell ref="Q7:S7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="P11:R12"/>
+    <mergeCell ref="C10:AB10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F13:H14"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="I11:L12"/>
+    <mergeCell ref="I13:L14"/>
+    <mergeCell ref="M11:O12"/>
+    <mergeCell ref="M13:O14"/>
+    <mergeCell ref="F11:H12"/>
+    <mergeCell ref="P13:R14"/>
+    <mergeCell ref="S11:U12"/>
+    <mergeCell ref="S13:U14"/>
+    <mergeCell ref="C13:E14"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C19:P26"/>
+    <mergeCell ref="Q19:X19"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="T26:V26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S27:T27"/>
+  </mergeCells>
+  <conditionalFormatting sqref="T9">
+    <cfRule type="containsText" dxfId="20" priority="7" operator="containsText" text="460">
+      <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="U9">
+    <cfRule type="containsText" dxfId="19" priority="5" operator="containsText" text="19">
+      <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="18" priority="6" operator="containsText" text="10">
+      <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="V39">
+    <cfRule type="expression" dxfId="17" priority="3">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Y9">
+    <cfRule type="containsText" dxfId="16" priority="1" operator="containsText" text="3">
+      <formula>NOT(ISERROR(SEARCH("3",Y9)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="Z11 V41">
+    <cfRule type="expression" dxfId="15" priority="4">
+      <formula>AND($R$9&lt;3000)=TRUE</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{1BAB7AF7-13A3-4930-9A64-D9D6C94E5046}">
+      <formula1>MFCII</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <sheetPr codeName="Sheet5">
+    <tabColor theme="8" tint="0.39997558519241921"/>
+    <pageSetUpPr autoPageBreaks="0"/>
+  </sheetPr>
+  <dimension ref="B1:AC29"/>
+  <sheetViews>
+    <sheetView topLeftCell="H5" workbookViewId="0">
+      <selection activeCell="S13" sqref="S13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="2" width="2.625" customWidth="1"/>
+    <col min="7" max="7" width="11.625" customWidth="1"/>
+    <col min="28" max="28" width="2.625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B1">
+        <v>1</v>
+      </c>
+      <c r="C1">
+        <v>2</v>
+      </c>
+      <c r="D1">
+        <v>3</v>
+      </c>
+      <c r="E1">
+        <v>4</v>
+      </c>
+      <c r="F1">
+        <v>5</v>
+      </c>
+      <c r="G1">
+        <v>6</v>
+      </c>
+      <c r="H1">
+        <v>7</v>
+      </c>
+      <c r="I1">
+        <v>8</v>
+      </c>
+      <c r="J1">
+        <v>9</v>
+      </c>
+      <c r="K1">
+        <v>10</v>
+      </c>
+      <c r="L1">
+        <v>11</v>
+      </c>
+      <c r="M1">
+        <v>12</v>
+      </c>
+      <c r="N1">
+        <v>13</v>
+      </c>
+      <c r="O1">
+        <v>14</v>
+      </c>
+      <c r="P1">
+        <v>15</v>
+      </c>
+      <c r="Q1">
+        <v>16</v>
+      </c>
+      <c r="R1">
+        <v>17</v>
+      </c>
+      <c r="S1">
+        <v>18</v>
+      </c>
+      <c r="T1">
+        <v>19</v>
+      </c>
+      <c r="U1">
+        <v>20</v>
+      </c>
+      <c r="V1">
+        <v>21</v>
+      </c>
+      <c r="W1">
+        <v>22</v>
+      </c>
+      <c r="X1">
+        <v>23</v>
+      </c>
+      <c r="Y1">
+        <v>24</v>
+      </c>
+      <c r="Z1">
+        <v>25</v>
+      </c>
+      <c r="AA1">
+        <v>26</v>
+      </c>
+      <c r="AB1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="2:29" ht="24" thickTop="1">
+      <c r="B2" s="37"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="222" t="s">
+        <v>99</v>
+      </c>
+      <c r="O2" s="223"/>
+      <c r="P2" s="223"/>
+      <c r="Q2" s="223"/>
+      <c r="R2" s="223"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="219" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA2" s="220"/>
+      <c r="AB2" s="221"/>
+    </row>
+    <row r="3" spans="2:29">
+      <c r="B3" s="29"/>
+      <c r="AB3" s="30"/>
+    </row>
+    <row r="4" spans="2:29" ht="18.95" customHeight="1">
+      <c r="B4" s="29"/>
+      <c r="M4" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="N4" s="202" t="s">
+        <v>101</v>
+      </c>
+      <c r="O4" s="203"/>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="AB4" s="30"/>
+    </row>
+    <row r="5" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B5" s="29"/>
+      <c r="AB5" s="30"/>
+    </row>
+    <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
+      <c r="B6" s="29"/>
+      <c r="C6" s="224" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
+      <c r="G6" s="225"/>
+      <c r="H6" s="225"/>
+      <c r="I6" s="225"/>
+      <c r="J6" s="225"/>
+      <c r="K6" s="225"/>
+      <c r="L6" s="225"/>
+      <c r="M6" s="225"/>
+      <c r="N6" s="225"/>
+      <c r="O6" s="225"/>
+      <c r="P6" s="225"/>
+      <c r="Q6" s="225"/>
+      <c r="R6" s="225"/>
+      <c r="S6" s="225"/>
+      <c r="T6" s="225"/>
+      <c r="U6" s="225"/>
+      <c r="V6" s="225"/>
+      <c r="W6" s="225"/>
+      <c r="X6" s="225"/>
+      <c r="Y6" s="225"/>
+      <c r="Z6" s="225"/>
+      <c r="AA6" s="226"/>
+      <c r="AB6" s="89"/>
+      <c r="AC6" s="18"/>
+    </row>
+    <row r="7" spans="2:29" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B7" s="29"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="224" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="225"/>
+      <c r="L7" s="225"/>
+      <c r="M7" s="225"/>
+      <c r="N7" s="225"/>
+      <c r="O7" s="225"/>
+      <c r="P7" s="225"/>
+      <c r="Q7" s="226"/>
+      <c r="R7" s="224" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="225"/>
+      <c r="T7" s="226"/>
+      <c r="U7" s="224" t="s">
+        <v>6</v>
+      </c>
+      <c r="V7" s="225"/>
+      <c r="W7" s="115"/>
+      <c r="X7" s="115"/>
+      <c r="Y7" s="115"/>
+      <c r="Z7" s="115"/>
+      <c r="AA7" s="8"/>
+      <c r="AB7" s="90"/>
+      <c r="AC7" s="18"/>
+    </row>
+    <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
+      <c r="B8" s="29"/>
+      <c r="C8" s="116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="116" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="116" t="s">
+        <v>102</v>
+      </c>
+      <c r="H8" s="116" t="s">
+        <v>103</v>
+      </c>
+      <c r="I8" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="K8" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="110" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="110" t="s">
+        <v>104</v>
+      </c>
+      <c r="O8" s="110" t="s">
+        <v>18</v>
+      </c>
+      <c r="P8" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q8" s="110" t="s">
+        <v>105</v>
+      </c>
+      <c r="R8" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="S8" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="T8" s="110" t="s">
+        <v>106</v>
+      </c>
+      <c r="U8" s="110" t="s">
+        <v>24</v>
+      </c>
+      <c r="V8" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="W8" s="112" t="s">
+        <v>107</v>
+      </c>
+      <c r="X8" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y8" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA8" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB8" s="91"/>
+      <c r="AC8" s="11"/>
+    </row>
+    <row r="9" spans="2:29" ht="28.5" customHeight="1" thickBot="1">
+      <c r="B9" s="29"/>
+      <c r="C9" s="117" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="117" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="118" t="s">
+        <v>108</v>
+      </c>
+      <c r="G9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,6,FALSE)</f>
+        <v>874 / 971</v>
+      </c>
+      <c r="H9" s="111">
+        <f>VLOOKUP($N4,AMboiler,7,FALSE)</f>
+        <v>4</v>
+      </c>
+      <c r="I9" s="111">
+        <f>VLOOKUP($N4,AMboiler,8,FALSE)</f>
+        <v>93.8</v>
+      </c>
+      <c r="J9" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="111">
+        <f>VLOOKUP($N4,AMboiler,10,FALSE)</f>
+        <v>9</v>
+      </c>
+      <c r="L9" s="111">
+        <f>VLOOKUP($N4,AMboiler,11,FALSE)</f>
+        <v>50</v>
+      </c>
+      <c r="M9" s="111">
+        <f>VLOOKUP($N4,AMboiler,12,FALSE)</f>
+        <v>160</v>
+      </c>
+      <c r="N9" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="119" t="s">
+        <v>37</v>
+      </c>
+      <c r="P9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,15,FALSE)</f>
+        <v>18 / 80</v>
+      </c>
+      <c r="Q9" s="111">
+        <f>VLOOKUP($N4,AMboiler,16,FALSE)</f>
+        <v>47</v>
+      </c>
+      <c r="R9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,17,FALSE)</f>
+        <v>NATURAL GAS</v>
+      </c>
+      <c r="S9" s="111">
+        <f>VLOOKUP($N4,AMboiler,18,FALSE)</f>
+        <v>1000</v>
+      </c>
+      <c r="T9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,19,FALSE)</f>
+        <v>3 / 13</v>
+      </c>
+      <c r="U9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,20,FALSE)</f>
+        <v>120/1/60</v>
+      </c>
+      <c r="V9" s="111">
+        <f>VLOOKUP($N4,AMboiler,21,FALSE)</f>
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="W9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,22,FALSE)</f>
+        <v>35.3 X 23.6 X 71.3</v>
+      </c>
+      <c r="X9" s="111">
+        <f>VLOOKUP($N4,AMboiler,23,FALSE)</f>
+        <v>615</v>
+      </c>
+      <c r="Y9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,24,FALSE)</f>
+        <v>CSA/CSD-1</v>
+      </c>
+      <c r="Z9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,25,FALSE)</f>
+        <v>AERCO</v>
+      </c>
+      <c r="AA9" s="111" t="str">
+        <f>VLOOKUP($N4,AMboiler,26,FALSE)</f>
+        <v>AM 1000</v>
+      </c>
+      <c r="AB9" s="30"/>
+    </row>
+    <row r="10" spans="2:29" ht="15.95" customHeight="1">
+      <c r="B10" s="29"/>
+      <c r="C10" s="93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="94"/>
+      <c r="E10" s="94"/>
+      <c r="F10" s="94"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="94"/>
+      <c r="K10" s="94"/>
+      <c r="L10" s="94"/>
+      <c r="M10" s="94"/>
+      <c r="N10" s="94"/>
+      <c r="O10" s="94"/>
+      <c r="P10" s="94"/>
+      <c r="Q10" s="94"/>
+      <c r="R10" s="94"/>
+      <c r="S10" s="94"/>
+      <c r="T10" s="94"/>
+      <c r="U10" s="94"/>
+      <c r="V10" s="94"/>
+      <c r="W10" s="94"/>
+      <c r="X10" s="94"/>
+      <c r="Y10" s="94"/>
+      <c r="Z10" s="94"/>
+      <c r="AA10" s="139"/>
+      <c r="AB10" s="92"/>
+    </row>
+    <row r="11" spans="2:29" ht="15.75" customHeight="1">
+      <c r="B11" s="29"/>
+      <c r="C11" s="193" t="s">
+        <v>109</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194" t="s">
+        <v>110</v>
+      </c>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="194" t="s">
+        <v>111</v>
+      </c>
+      <c r="J11" s="194"/>
+      <c r="K11" s="194"/>
+      <c r="L11" s="196" t="s">
+        <v>112</v>
+      </c>
+      <c r="M11" s="196"/>
+      <c r="N11" s="196"/>
+      <c r="O11" s="196"/>
+      <c r="P11" s="124"/>
+      <c r="Q11" s="108"/>
+      <c r="R11" s="108"/>
+      <c r="S11" s="108"/>
+      <c r="T11" s="128"/>
+      <c r="U11" s="128"/>
+      <c r="V11" s="128"/>
+      <c r="W11" s="128"/>
+      <c r="X11" s="128"/>
+      <c r="Y11" s="128"/>
+      <c r="Z11" s="102"/>
+      <c r="AA11" s="139"/>
+      <c r="AB11" s="92"/>
+    </row>
+    <row r="12" spans="2:29" ht="15" customHeight="1">
+      <c r="B12" s="29"/>
+      <c r="C12" s="193" t="str">
+        <f>VLOOKUP($N4,AMboiler,28,FALSE)</f>
+        <v>2. MINIMUM TURNDOWN: 20:1</v>
+      </c>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194"/>
+      <c r="G12" s="194"/>
+      <c r="H12" s="194"/>
+      <c r="I12" s="194"/>
+      <c r="J12" s="194"/>
+      <c r="K12" s="194"/>
+      <c r="L12" s="196"/>
+      <c r="M12" s="196"/>
+      <c r="N12" s="196"/>
+      <c r="O12" s="196"/>
+      <c r="P12" s="124"/>
+      <c r="Q12" s="108"/>
+      <c r="R12" s="108"/>
+      <c r="S12" s="108"/>
+      <c r="T12" s="128"/>
+      <c r="U12" s="128"/>
+      <c r="V12" s="128"/>
+      <c r="W12" s="128"/>
+      <c r="X12" s="128"/>
+      <c r="Y12" s="128"/>
+      <c r="Z12" s="102"/>
+      <c r="AA12" s="139"/>
+      <c r="AB12" s="92"/>
+    </row>
+    <row r="13" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B13" s="29"/>
+      <c r="C13" s="193" t="s">
+        <v>113</v>
+      </c>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="194" t="s">
+        <v>114</v>
+      </c>
+      <c r="G13" s="194"/>
+      <c r="H13" s="194"/>
+      <c r="I13" s="194" t="s">
+        <v>115</v>
+      </c>
+      <c r="J13" s="194"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="195" t="s">
+        <v>116</v>
+      </c>
+      <c r="M13" s="195"/>
+      <c r="N13" s="195"/>
+      <c r="O13" s="195"/>
+      <c r="P13" s="124"/>
+      <c r="Q13" s="128"/>
+      <c r="R13" s="128"/>
+      <c r="S13" s="128"/>
+      <c r="T13" s="128"/>
+      <c r="U13" s="128"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="124"/>
+      <c r="X13" s="124"/>
+      <c r="Y13" s="124"/>
+      <c r="Z13" s="102"/>
+      <c r="AA13" s="140"/>
+      <c r="AB13" s="30"/>
+    </row>
+    <row r="14" spans="2:29" ht="12.75" customHeight="1">
+      <c r="B14" s="29"/>
+      <c r="C14" s="230" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="195"/>
+      <c r="E14" s="195"/>
+      <c r="F14" s="195" t="s">
+        <v>117</v>
+      </c>
+      <c r="G14" s="195"/>
+      <c r="H14" s="195"/>
+      <c r="I14" s="194"/>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="195"/>
+      <c r="M14" s="195"/>
+      <c r="N14" s="195"/>
+      <c r="O14" s="195"/>
+      <c r="P14" s="136"/>
+      <c r="Q14" s="128"/>
+      <c r="R14" s="136"/>
+      <c r="S14" s="136"/>
+      <c r="T14" s="136"/>
+      <c r="U14" s="136"/>
+      <c r="V14" s="136"/>
+      <c r="W14" s="136"/>
+      <c r="X14" s="136"/>
+      <c r="Y14" s="136"/>
+      <c r="Z14" s="136"/>
+      <c r="AA14" s="140"/>
+      <c r="AB14" s="30"/>
+    </row>
+    <row r="15" spans="2:29" ht="12.75" customHeight="1" thickBot="1">
+      <c r="B15" s="29"/>
+      <c r="C15" s="231"/>
+      <c r="D15" s="232"/>
+      <c r="E15" s="232"/>
+      <c r="F15" s="232"/>
+      <c r="G15" s="232"/>
+      <c r="H15" s="232"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="232"/>
+      <c r="M15" s="232"/>
+      <c r="N15" s="232"/>
+      <c r="O15" s="232"/>
+      <c r="P15" s="137"/>
+      <c r="Q15" s="137"/>
+      <c r="R15" s="137"/>
+      <c r="S15" s="137"/>
+      <c r="T15" s="137"/>
+      <c r="U15" s="137"/>
+      <c r="V15" s="137"/>
+      <c r="W15" s="137"/>
+      <c r="X15" s="137"/>
+      <c r="Y15" s="137"/>
+      <c r="Z15" s="137"/>
+      <c r="AA15" s="141"/>
+      <c r="AB15" s="30"/>
+    </row>
+    <row r="16" spans="2:29" ht="15.95" customHeight="1">
+      <c r="B16" s="29"/>
+      <c r="AA16" s="16"/>
+      <c r="AB16" s="31"/>
+      <c r="AC16" s="16"/>
+    </row>
+    <row r="17" spans="2:29">
+      <c r="B17" s="29"/>
+      <c r="C17" s="180" t="s">
+        <v>118</v>
+      </c>
+      <c r="D17" s="181"/>
+      <c r="E17" s="181"/>
+      <c r="F17" s="181"/>
+      <c r="G17" s="181"/>
+      <c r="H17" s="181"/>
+      <c r="I17" s="181"/>
+      <c r="J17" s="181"/>
+      <c r="K17" s="181"/>
+      <c r="L17" s="181"/>
+      <c r="M17" s="181"/>
+      <c r="N17" s="181"/>
+      <c r="O17" s="181"/>
+      <c r="P17" s="182"/>
+      <c r="Q17" s="228" t="s">
+        <v>119</v>
+      </c>
+      <c r="R17" s="182"/>
+      <c r="S17" s="182"/>
+      <c r="T17" s="182"/>
+      <c r="U17" s="182"/>
+      <c r="V17" s="182"/>
+      <c r="W17" s="182"/>
+      <c r="X17" s="182"/>
+      <c r="Y17" s="16"/>
+      <c r="Z17" s="16"/>
+      <c r="AA17" s="16"/>
+      <c r="AB17" s="31"/>
+      <c r="AC17" s="16"/>
+    </row>
+    <row r="18" spans="2:29">
+      <c r="B18" s="29"/>
+      <c r="C18" s="181"/>
+      <c r="D18" s="181"/>
+      <c r="E18" s="181"/>
+      <c r="F18" s="181"/>
+      <c r="G18" s="181"/>
+      <c r="H18" s="181"/>
+      <c r="I18" s="181"/>
+      <c r="J18" s="181"/>
+      <c r="K18" s="181"/>
+      <c r="L18" s="181"/>
+      <c r="M18" s="181"/>
+      <c r="N18" s="181"/>
+      <c r="O18" s="181"/>
+      <c r="P18" s="182"/>
+      <c r="Q18" s="26"/>
+      <c r="Y18" s="16"/>
+      <c r="Z18" s="16"/>
+      <c r="AA18" s="16"/>
+      <c r="AB18" s="31"/>
+      <c r="AC18" s="16"/>
+    </row>
+    <row r="19" spans="2:29">
+      <c r="B19" s="29"/>
+      <c r="C19" s="181"/>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y19" s="16"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="31"/>
+      <c r="AC19" s="16"/>
+    </row>
+    <row r="20" spans="2:29">
+      <c r="B20" s="29"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="17"/>
+      <c r="AB20" s="31"/>
+      <c r="AC20" s="16"/>
+    </row>
+    <row r="21" spans="2:29">
+      <c r="B21" s="29"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="31"/>
+      <c r="AC21" s="16"/>
+    </row>
+    <row r="22" spans="2:29">
+      <c r="B22" s="29"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
+      <c r="Q22" s="26"/>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="32"/>
+      <c r="AC22" s="17"/>
+    </row>
+    <row r="23" spans="2:29">
+      <c r="B23" s="29"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="227" t="s">
+        <v>121</v>
+      </c>
+      <c r="R23" s="209"/>
+      <c r="S23" s="209"/>
+      <c r="T23" s="209"/>
+      <c r="U23" s="209"/>
+      <c r="V23" s="209"/>
+      <c r="W23" s="209"/>
+      <c r="X23" s="209"/>
+      <c r="Y23" s="17"/>
+      <c r="Z23" s="17"/>
+      <c r="AA23" s="28"/>
+      <c r="AB23" s="31"/>
+      <c r="AC23" s="16"/>
+    </row>
+    <row r="24" spans="2:29">
+      <c r="B24" s="29"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="209"/>
+      <c r="R24" s="209"/>
+      <c r="S24" s="209"/>
+      <c r="T24" s="209"/>
+      <c r="U24" s="209"/>
+      <c r="V24" s="209"/>
+      <c r="W24" s="209"/>
+      <c r="X24" s="209"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="28"/>
+      <c r="AB24" s="31"/>
+      <c r="AC24" s="16"/>
+    </row>
+    <row r="25" spans="2:29">
+      <c r="B25" s="29"/>
+      <c r="C25" s="229"/>
+      <c r="D25" s="229"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="26"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="26"/>
+      <c r="K25" s="26"/>
+      <c r="L25" s="26"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="26"/>
+      <c r="O25" s="26"/>
+      <c r="Q25" s="209"/>
+      <c r="R25" s="209"/>
+      <c r="S25" s="209"/>
+      <c r="T25" s="209"/>
+      <c r="U25" s="209"/>
+      <c r="V25" s="209"/>
+      <c r="W25" s="209"/>
+      <c r="X25" s="209"/>
+      <c r="Y25" s="16"/>
+      <c r="Z25" s="16"/>
+      <c r="AA25" s="28"/>
+      <c r="AB25" s="31"/>
+      <c r="AC25" s="16"/>
+    </row>
+    <row r="26" spans="2:29">
+      <c r="B26" s="29"/>
+      <c r="C26" s="229"/>
+      <c r="D26" s="229"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="26"/>
+      <c r="I26" s="26"/>
+      <c r="J26" s="26"/>
+      <c r="K26" s="26"/>
+      <c r="L26" s="26"/>
+      <c r="M26" s="26"/>
+      <c r="N26" s="26"/>
+      <c r="O26" s="26"/>
+      <c r="Q26" s="182"/>
+      <c r="R26" s="182"/>
+      <c r="S26" s="182"/>
+      <c r="T26" s="182"/>
+      <c r="U26" s="182"/>
+      <c r="V26" s="182"/>
+      <c r="W26" s="182"/>
+      <c r="X26" s="182"/>
+      <c r="Y26" s="28"/>
+      <c r="Z26" s="28"/>
+      <c r="AA26" s="28"/>
+      <c r="AB26" s="31"/>
+      <c r="AC26" s="16"/>
+    </row>
+    <row r="27" spans="2:29">
+      <c r="B27" s="29"/>
+      <c r="C27" s="179"/>
+      <c r="D27" s="179"/>
+      <c r="E27" s="181"/>
+      <c r="F27" s="181"/>
+      <c r="G27" s="181"/>
+      <c r="H27" s="181"/>
+      <c r="I27" s="181"/>
+      <c r="J27" s="181"/>
+      <c r="K27" s="181"/>
+      <c r="L27" s="181"/>
+      <c r="M27" s="181"/>
+      <c r="N27" s="181"/>
+      <c r="O27" s="181"/>
+      <c r="Q27" s="182"/>
+      <c r="R27" s="182"/>
+      <c r="S27" s="182"/>
+      <c r="T27" s="182"/>
+      <c r="U27" s="182"/>
+      <c r="V27" s="182"/>
+      <c r="W27" s="182"/>
+      <c r="X27" s="182"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AB27" s="31"/>
+      <c r="AC27" s="16"/>
+    </row>
+    <row r="28" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B28" s="33"/>
+      <c r="C28" s="233"/>
+      <c r="D28" s="233"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
+      <c r="H28" s="34"/>
+      <c r="I28" s="34"/>
+      <c r="J28" s="34"/>
+      <c r="K28" s="34"/>
+      <c r="L28" s="34"/>
+      <c r="M28" s="34"/>
+      <c r="N28" s="34"/>
+      <c r="O28" s="34"/>
+      <c r="P28" s="35"/>
+      <c r="Q28" s="35"/>
+      <c r="R28" s="35"/>
+      <c r="S28" s="35"/>
+      <c r="T28" s="35"/>
+      <c r="U28" s="35"/>
+      <c r="V28" s="35"/>
+      <c r="W28" s="35"/>
+      <c r="X28" s="35"/>
+      <c r="Y28" s="36"/>
+      <c r="Z28" s="36"/>
+      <c r="AA28" s="120"/>
+      <c r="AB28" s="121"/>
+      <c r="AC28" s="16"/>
+    </row>
+    <row r="29" spans="2:29" ht="16.5" thickTop="1">
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="20"/>
+      <c r="K29" s="20"/>
+      <c r="L29" s="20"/>
+      <c r="M29" s="20"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="20"/>
+      <c r="Y29" s="16"/>
+      <c r="Z29" s="16"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="l4NMXPtIecyFO0l4MP4ukO2eif7MmqMv/L3GPgN83TDz0R9o6wEBWvxz+lkpbt5ILNgNVKMX6Z14/7QdalGvFg==" saltValue="cLAhsnnJ8S7akxAPRBLDrQ==" spinCount="100000" sheet="1" formatCells="0" selectLockedCells="1"/>
+  <mergeCells count="26">
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="C17:P24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="E27:O27"/>
+    <mergeCell ref="Q23:X27"/>
+    <mergeCell ref="Q17:X17"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="F11:H12"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="C14:E15"/>
+    <mergeCell ref="F14:H15"/>
+    <mergeCell ref="I11:K12"/>
+    <mergeCell ref="I13:K15"/>
+    <mergeCell ref="L11:O12"/>
+    <mergeCell ref="L13:O15"/>
+    <mergeCell ref="Z2:AB2"/>
+    <mergeCell ref="N2:R2"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="R7:T7"/>
+    <mergeCell ref="J7:Q7"/>
+    <mergeCell ref="C6:AA6"/>
+    <mergeCell ref="N4:R4"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N4:R4" xr:uid="{00000000-0002-0000-0300-000000000000}">
+      <formula1>AM</formula1>
+    </dataValidation>
+  </dataValidations>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr codeName="Sheet6">
+    <tabColor theme="8" tint="-0.499984740745262"/>
+  </sheetPr>
+  <dimension ref="B1:AC48"/>
+  <sheetViews>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <cols>
+    <col min="1" max="2" width="2.625" customWidth="1"/>
+    <col min="3" max="28" width="11.25" customWidth="1"/>
+    <col min="29" max="29" width="2.625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:29" ht="16.5" thickBot="1"/>
+    <row r="2" spans="2:29" ht="24.95" customHeight="1" thickBot="1">
+      <c r="B2" s="60"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="201" t="s">
+        <v>122</v>
+      </c>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+      <c r="AB2" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC2" s="66"/>
+    </row>
+    <row r="3" spans="2:29" ht="15.95" customHeight="1">
+      <c r="B3" s="67"/>
+      <c r="AC3" s="68"/>
+    </row>
+    <row r="4" spans="2:29" ht="18.75">
+      <c r="B4" s="67"/>
+      <c r="N4" s="133" t="s">
+        <v>1</v>
+      </c>
+      <c r="O4" s="202" t="s">
+        <v>123</v>
+      </c>
+      <c r="P4" s="203"/>
+      <c r="Q4" s="203"/>
+      <c r="R4" s="203"/>
+      <c r="S4" s="203"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="AC4" s="68"/>
+    </row>
+    <row r="5" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B5" s="67"/>
+      <c r="AC5" s="68"/>
+    </row>
+    <row r="6" spans="2:29" ht="18" customHeight="1" thickBot="1">
+      <c r="B6" s="67"/>
+      <c r="C6" s="224" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
+      <c r="G6" s="225"/>
+      <c r="H6" s="225"/>
+      <c r="I6" s="225"/>
+      <c r="J6" s="225"/>
+      <c r="K6" s="225"/>
+      <c r="L6" s="225"/>
+      <c r="M6" s="225"/>
+      <c r="N6" s="225"/>
+      <c r="O6" s="225"/>
+      <c r="P6" s="225"/>
+      <c r="Q6" s="225"/>
+      <c r="R6" s="225"/>
+      <c r="S6" s="225"/>
+      <c r="T6" s="225"/>
+      <c r="U6" s="225"/>
+      <c r="V6" s="225"/>
+      <c r="W6" s="225"/>
+      <c r="X6" s="225"/>
+      <c r="Y6" s="225"/>
+      <c r="Z6" s="225"/>
+      <c r="AA6" s="225"/>
+      <c r="AB6" s="226"/>
+      <c r="AC6" s="68"/>
+    </row>
+    <row r="7" spans="2:29" ht="16.5" thickBot="1">
+      <c r="B7" s="67"/>
+      <c r="C7" s="56"/>
+      <c r="D7" s="56"/>
+      <c r="E7" s="56"/>
+      <c r="F7" s="56"/>
+      <c r="G7" s="56"/>
+      <c r="H7" s="56"/>
+      <c r="I7" s="56"/>
+      <c r="J7" s="234" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="235"/>
+      <c r="L7" s="235"/>
+      <c r="M7" s="235"/>
+      <c r="N7" s="235"/>
+      <c r="O7" s="235"/>
+      <c r="P7" s="235"/>
+      <c r="Q7" s="235"/>
+      <c r="R7" s="224" t="s">
+        <v>5</v>
+      </c>
+      <c r="S7" s="225"/>
+      <c r="T7" s="226"/>
+      <c r="U7" s="224" t="s">
+        <v>6</v>
+      </c>
+      <c r="V7" s="225"/>
+      <c r="W7" s="115"/>
+      <c r="X7" s="115"/>
+      <c r="Y7" s="115"/>
+      <c r="Z7" s="115"/>
+      <c r="AA7" s="113"/>
+      <c r="AB7" s="8"/>
+      <c r="AC7" s="68"/>
+    </row>
+    <row r="8" spans="2:29" ht="42.95" customHeight="1" thickBot="1">
+      <c r="B8" s="67"/>
+      <c r="C8" s="112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="112" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="57" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="112" t="s">
+        <v>102</v>
+      </c>
+      <c r="H8" s="112" t="s">
+        <v>103</v>
+      </c>
+      <c r="I8" s="57" t="s">
+        <v>12</v>
+      </c>
+      <c r="J8" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="K8" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="L8" s="110" t="s">
+        <v>15</v>
+      </c>
+      <c r="M8" s="110" t="s">
+        <v>16</v>
+      </c>
+      <c r="N8" s="110" t="s">
+        <v>104</v>
+      </c>
+      <c r="O8" s="110" t="s">
+        <v>18</v>
+      </c>
+      <c r="P8" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q8" s="110" t="s">
+        <v>105</v>
+      </c>
+      <c r="R8" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="S8" s="110" t="s">
+        <v>22</v>
+      </c>
+      <c r="T8" s="110" t="s">
+        <v>106</v>
+      </c>
+      <c r="U8" s="110" t="s">
+        <v>24</v>
+      </c>
+      <c r="V8" s="110" t="s">
+        <v>25</v>
+      </c>
+      <c r="W8" s="112" t="s">
+        <v>107</v>
+      </c>
+      <c r="X8" s="112" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y8" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z8" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA8" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB8" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC8" s="68"/>
+    </row>
+    <row r="9" spans="2:29" ht="33" customHeight="1" thickBot="1">
+      <c r="B9" s="67"/>
+      <c r="C9" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="101" t="s">
+        <v>124</v>
+      </c>
+      <c r="G9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,6,FALSE)</f>
+        <v>2687 / 2831</v>
+      </c>
+      <c r="H9" s="46">
+        <f>VLOOKUP($O4,MLXBoiler,7,FALSE)</f>
+        <v>8</v>
+      </c>
+      <c r="I9" s="99">
+        <f>VLOOKUP($O4,MLXBoiler,8,FALSE)</f>
+        <v>92</v>
+      </c>
+      <c r="J9" s="47" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,9,FALSE)</f>
+        <v>--</v>
+      </c>
+      <c r="K9" s="101">
+        <f>VLOOKUP($O4,MLXBoiler,10,FALSE)</f>
+        <v>7</v>
+      </c>
+      <c r="L9" s="101">
+        <f>VLOOKUP($O4,MLXBoiler,11,FALSE)</f>
+        <v>80</v>
+      </c>
+      <c r="M9" s="99">
+        <f>VLOOKUP($O4,MLXBoiler,12,FALSE)</f>
+        <v>92</v>
+      </c>
+      <c r="N9" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="47" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,14,FALSE)</f>
+        <v>--</v>
+      </c>
+      <c r="P9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,15,FALSE)</f>
+        <v>113 / 225</v>
+      </c>
+      <c r="Q9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,16,FALSE)</f>
+        <v>13.2 FT.HD. @ 225 GPM</v>
+      </c>
+      <c r="R9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,17,FALSE)</f>
+        <v>NATURAL GAS</v>
+      </c>
+      <c r="S9" s="46">
+        <f>VLOOKUP($O4,MLXBoiler,18,FALSE)</f>
+        <v>3060</v>
+      </c>
+      <c r="T9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,19,FALSE)</f>
+        <v>4 - 10.5</v>
+      </c>
+      <c r="U9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,20,FALSE)</f>
+        <v>120/1/60</v>
+      </c>
+      <c r="V9" s="46">
+        <f>VLOOKUP($O4,MLXBoiler,21,FALSE)</f>
+        <v>20</v>
+      </c>
+      <c r="W9" s="46" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,22,FALSE)</f>
+        <v>38.3 x 63.9 x 57.2</v>
+      </c>
+      <c r="X9" s="46">
+        <f>VLOOKUP($O4,MLXBoiler,23,FALSE)</f>
+        <v>1664</v>
+      </c>
+      <c r="Y9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z9" s="110" t="s">
+        <v>125</v>
+      </c>
+      <c r="AA9" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="AB9" s="111" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,27,FALSE)</f>
+        <v>MLX EXT 3000 2S</v>
+      </c>
+      <c r="AC9" s="68"/>
+    </row>
+    <row r="10" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B10" s="67"/>
+      <c r="C10" s="236" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="237"/>
+      <c r="E10" s="237"/>
+      <c r="F10" s="237"/>
+      <c r="G10" s="237"/>
+      <c r="H10" s="237"/>
+      <c r="I10" s="237"/>
+      <c r="J10" s="237"/>
+      <c r="K10" s="237"/>
+      <c r="L10" s="237"/>
+      <c r="M10" s="237"/>
+      <c r="N10" s="237"/>
+      <c r="O10" s="237"/>
+      <c r="P10" s="237"/>
+      <c r="Q10" s="237"/>
+      <c r="R10" s="237"/>
+      <c r="S10" s="237"/>
+      <c r="T10" s="237"/>
+      <c r="U10" s="237"/>
+      <c r="V10" s="237"/>
+      <c r="W10" s="237"/>
+      <c r="X10" s="237"/>
+      <c r="Y10" s="237"/>
+      <c r="Z10" s="237"/>
+      <c r="AA10" s="237"/>
+      <c r="AB10" s="123"/>
+      <c r="AC10" s="68"/>
+    </row>
+    <row r="11" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B11" s="67"/>
+      <c r="C11" s="193" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="194"/>
+      <c r="E11" s="194"/>
+      <c r="F11" s="194" t="s">
+        <v>126</v>
+      </c>
+      <c r="G11" s="194"/>
+      <c r="H11" s="194"/>
+      <c r="I11" s="194" t="s">
+        <v>127</v>
+      </c>
+      <c r="J11" s="194"/>
+      <c r="K11" s="194"/>
+      <c r="L11" s="189" t="s">
+        <v>128</v>
+      </c>
+      <c r="M11" s="189"/>
+      <c r="N11" s="189"/>
+      <c r="O11" s="195" t="s">
+        <v>129</v>
+      </c>
+      <c r="P11" s="195"/>
+      <c r="Q11" s="195"/>
+      <c r="R11" s="195"/>
+      <c r="S11" s="128"/>
+      <c r="T11" s="128"/>
+      <c r="U11" s="128"/>
+      <c r="V11" s="128"/>
+      <c r="W11" s="128"/>
+      <c r="X11" s="136"/>
+      <c r="Y11" s="136"/>
+      <c r="Z11" s="128"/>
+      <c r="AA11" s="128"/>
+      <c r="AB11" s="52"/>
+      <c r="AC11" s="68"/>
+    </row>
+    <row r="12" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B12" s="67"/>
+      <c r="C12" s="193" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,28,FALSE)</f>
+        <v>2. MINIMUM TURNDOWN: 39:1</v>
+      </c>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="194" t="s">
+        <v>130</v>
+      </c>
+      <c r="G12" s="194"/>
+      <c r="H12" s="194"/>
+      <c r="I12" s="194" t="s">
+        <v>131</v>
+      </c>
+      <c r="J12" s="194"/>
+      <c r="K12" s="194"/>
+      <c r="L12" s="189"/>
+      <c r="M12" s="189"/>
+      <c r="N12" s="189"/>
+      <c r="O12" s="195"/>
+      <c r="P12" s="195"/>
+      <c r="Q12" s="195"/>
+      <c r="R12" s="195"/>
+      <c r="S12" s="128"/>
+      <c r="T12" s="128"/>
+      <c r="U12" s="128"/>
+      <c r="V12" s="128"/>
+      <c r="W12" s="128"/>
+      <c r="X12" s="136"/>
+      <c r="Y12" s="136"/>
+      <c r="Z12" s="128"/>
+      <c r="AA12" s="128"/>
+      <c r="AB12" s="52"/>
+      <c r="AC12" s="68"/>
+    </row>
+    <row r="13" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B13" s="67"/>
+      <c r="C13" s="193" t="str">
+        <f>VLOOKUP($O4,MLXBoiler,29,FALSE)</f>
+        <v>3. MAX NOX: 20 PPM, 3% O2 CORRECTED</v>
+      </c>
+      <c r="D13" s="194"/>
+      <c r="E13" s="194"/>
+      <c r="F13" s="194"/>
+      <c r="G13" s="194"/>
+      <c r="H13" s="194"/>
+      <c r="I13" s="194"/>
+      <c r="J13" s="194"/>
+      <c r="K13" s="194"/>
+      <c r="L13" s="189" t="s">
+        <v>132</v>
+      </c>
+      <c r="M13" s="189"/>
+      <c r="N13" s="189"/>
+      <c r="O13" s="108"/>
+      <c r="P13" s="108"/>
+      <c r="Q13" s="108"/>
+      <c r="R13" s="128"/>
+      <c r="S13" s="128"/>
+      <c r="T13" s="128"/>
+      <c r="U13" s="128"/>
+      <c r="V13" s="128"/>
+      <c r="W13" s="128"/>
+      <c r="X13" s="136"/>
+      <c r="Y13" s="136"/>
+      <c r="Z13" s="128"/>
+      <c r="AA13" s="128"/>
+      <c r="AB13" s="52"/>
+      <c r="AC13" s="68"/>
+    </row>
+    <row r="14" spans="2:29" ht="15.75" customHeight="1">
+      <c r="B14" s="67"/>
+      <c r="C14" s="193" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="194"/>
+      <c r="E14" s="194"/>
+      <c r="F14" s="194" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" s="194"/>
+      <c r="H14" s="194"/>
+      <c r="I14" s="194" t="s">
+        <v>134</v>
+      </c>
+      <c r="J14" s="194"/>
+      <c r="K14" s="194"/>
+      <c r="L14" s="189"/>
+      <c r="M14" s="189"/>
+      <c r="N14" s="189"/>
+      <c r="O14" s="108"/>
+      <c r="P14" s="108"/>
+      <c r="Q14" s="108"/>
+      <c r="R14" s="128"/>
+      <c r="S14" s="128"/>
+      <c r="T14" s="128"/>
+      <c r="U14" s="128"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="128"/>
+      <c r="X14" s="136"/>
+      <c r="Y14" s="136"/>
+      <c r="Z14" s="128"/>
+      <c r="AA14" s="128"/>
+      <c r="AB14" s="52"/>
+      <c r="AC14" s="68"/>
+    </row>
+    <row r="15" spans="2:29" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B15" s="67"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="178"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="178" t="s">
+        <v>79</v>
+      </c>
+      <c r="G15" s="178"/>
+      <c r="H15" s="178"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="137"/>
+      <c r="M15" s="137"/>
+      <c r="N15" s="137"/>
+      <c r="O15" s="137"/>
+      <c r="P15" s="137"/>
+      <c r="Q15" s="137"/>
+      <c r="R15" s="54"/>
+      <c r="S15" s="54"/>
+      <c r="T15" s="54"/>
+      <c r="U15" s="129"/>
+      <c r="V15" s="129"/>
+      <c r="W15" s="129"/>
+      <c r="X15" s="129"/>
+      <c r="Y15" s="137"/>
+      <c r="Z15" s="129"/>
+      <c r="AA15" s="129"/>
+      <c r="AB15" s="53"/>
+      <c r="AC15" s="68"/>
+    </row>
+    <row r="16" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B16" s="67"/>
+      <c r="AC16" s="68"/>
+    </row>
+    <row r="17" spans="2:29" ht="16.5" customHeight="1">
+      <c r="B17" s="67"/>
+      <c r="AC17" s="68"/>
+    </row>
+    <row r="18" spans="2:29">
+      <c r="B18" s="67"/>
+      <c r="AC18" s="68"/>
+    </row>
+    <row r="19" spans="2:29" ht="15.75" customHeight="1">
+      <c r="B19" s="67"/>
+      <c r="C19" s="180" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="181"/>
+      <c r="E19" s="181"/>
+      <c r="F19" s="181"/>
+      <c r="G19" s="181"/>
+      <c r="H19" s="181"/>
+      <c r="I19" s="181"/>
+      <c r="J19" s="181"/>
+      <c r="K19" s="181"/>
+      <c r="L19" s="181"/>
+      <c r="M19" s="181"/>
+      <c r="N19" s="181"/>
+      <c r="O19" s="181"/>
+      <c r="P19" s="182"/>
+      <c r="Q19" s="228" t="s">
+        <v>119</v>
+      </c>
+      <c r="R19" s="182"/>
+      <c r="S19" s="182"/>
+      <c r="T19" s="182"/>
+      <c r="U19" s="182"/>
+      <c r="V19" s="182"/>
+      <c r="W19" s="182"/>
+      <c r="X19" s="182"/>
+      <c r="Y19" s="16"/>
+      <c r="Z19" s="16"/>
+      <c r="AA19" s="16"/>
+      <c r="AB19" s="16"/>
+      <c r="AC19" s="68"/>
+    </row>
+    <row r="20" spans="2:29">
+      <c r="B20" s="67"/>
+      <c r="C20" s="181"/>
+      <c r="D20" s="181"/>
+      <c r="E20" s="181"/>
+      <c r="F20" s="181"/>
+      <c r="G20" s="181"/>
+      <c r="H20" s="181"/>
+      <c r="I20" s="181"/>
+      <c r="J20" s="181"/>
+      <c r="K20" s="181"/>
+      <c r="L20" s="181"/>
+      <c r="M20" s="181"/>
+      <c r="N20" s="181"/>
+      <c r="O20" s="181"/>
+      <c r="P20" s="182"/>
+      <c r="Q20" s="26"/>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+      <c r="AC20" s="68"/>
+    </row>
+    <row r="21" spans="2:29">
+      <c r="B21" s="67"/>
+      <c r="C21" s="181"/>
+      <c r="D21" s="181"/>
+      <c r="E21" s="181"/>
+      <c r="F21" s="181"/>
+      <c r="G21" s="181"/>
+      <c r="H21" s="181"/>
+      <c r="I21" s="181"/>
+      <c r="J21" s="181"/>
+      <c r="K21" s="181"/>
+      <c r="L21" s="181"/>
+      <c r="M21" s="181"/>
+      <c r="N21" s="181"/>
+      <c r="O21" s="181"/>
+      <c r="P21" s="182"/>
+      <c r="Q21" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y21" s="16"/>
+      <c r="Z21" s="16"/>
+      <c r="AA21" s="16"/>
+      <c r="AB21" s="16"/>
+      <c r="AC21" s="68"/>
+    </row>
+    <row r="22" spans="2:29">
+      <c r="B22" s="67"/>
+      <c r="C22" s="181"/>
+      <c r="D22" s="181"/>
+      <c r="E22" s="181"/>
+      <c r="F22" s="181"/>
+      <c r="G22" s="181"/>
+      <c r="H22" s="181"/>
+      <c r="I22" s="181"/>
+      <c r="J22" s="181"/>
+      <c r="K22" s="181"/>
+      <c r="L22" s="181"/>
+      <c r="M22" s="181"/>
+      <c r="N22" s="181"/>
+      <c r="O22" s="181"/>
+      <c r="P22" s="182"/>
+      <c r="Q22" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y22" s="16"/>
+      <c r="Z22" s="16"/>
+      <c r="AA22" s="16"/>
+      <c r="AB22" s="16"/>
+      <c r="AC22" s="68"/>
+    </row>
+    <row r="23" spans="2:29">
+      <c r="B23" s="67"/>
+      <c r="C23" s="181"/>
+      <c r="D23" s="181"/>
+      <c r="E23" s="181"/>
+      <c r="F23" s="181"/>
+      <c r="G23" s="181"/>
+      <c r="H23" s="181"/>
+      <c r="I23" s="181"/>
+      <c r="J23" s="181"/>
+      <c r="K23" s="181"/>
+      <c r="L23" s="181"/>
+      <c r="M23" s="181"/>
+      <c r="N23" s="181"/>
+      <c r="O23" s="181"/>
+      <c r="P23" s="182"/>
+      <c r="Q23" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="Y23" s="16"/>
+      <c r="Z23" s="16"/>
+      <c r="AA23" s="16"/>
+      <c r="AB23" s="16"/>
+      <c r="AC23" s="68"/>
+    </row>
+    <row r="24" spans="2:29">
+      <c r="B24" s="67"/>
+      <c r="C24" s="181"/>
+      <c r="D24" s="181"/>
+      <c r="E24" s="181"/>
+      <c r="F24" s="181"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
+      <c r="I24" s="181"/>
+      <c r="J24" s="181"/>
+      <c r="K24" s="181"/>
+      <c r="L24" s="181"/>
+      <c r="M24" s="181"/>
+      <c r="N24" s="181"/>
+      <c r="O24" s="181"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="26"/>
+      <c r="Y24" s="16"/>
+      <c r="Z24" s="16"/>
+      <c r="AA24" s="16"/>
+      <c r="AB24" s="16"/>
+      <c r="AC24" s="68"/>
+    </row>
+    <row r="25" spans="2:29">
+      <c r="B25" s="67"/>
+      <c r="C25" s="181"/>
+      <c r="D25" s="181"/>
+      <c r="E25" s="181"/>
+      <c r="F25" s="181"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
+      <c r="I25" s="181"/>
+      <c r="J25" s="181"/>
+      <c r="K25" s="181"/>
+      <c r="L25" s="181"/>
+      <c r="M25" s="181"/>
+      <c r="N25" s="181"/>
+      <c r="O25" s="181"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="227" t="s">
+        <v>135</v>
+      </c>
+      <c r="R25" s="209"/>
+      <c r="S25" s="209"/>
+      <c r="T25" s="209"/>
+      <c r="U25" s="209"/>
+      <c r="V25" s="209"/>
+      <c r="W25" s="209"/>
+      <c r="X25" s="209"/>
+      <c r="Y25" s="17"/>
+      <c r="Z25" s="17"/>
+      <c r="AA25" s="17"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="68"/>
+    </row>
+    <row r="26" spans="2:29">
+      <c r="B26" s="67"/>
+      <c r="C26" s="181"/>
+      <c r="D26" s="181"/>
+      <c r="E26" s="181"/>
+      <c r="F26" s="181"/>
+      <c r="G26" s="181"/>
+      <c r="H26" s="181"/>
+      <c r="I26" s="181"/>
+      <c r="J26" s="181"/>
+      <c r="K26" s="181"/>
+      <c r="L26" s="181"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="181"/>
+      <c r="O26" s="181"/>
+      <c r="P26" s="182"/>
+      <c r="Q26" s="209"/>
+      <c r="R26" s="209"/>
+      <c r="S26" s="209"/>
+      <c r="T26" s="209"/>
+      <c r="U26" s="209"/>
+      <c r="V26" s="209"/>
+      <c r="W26" s="209"/>
+      <c r="X26" s="209"/>
+      <c r="Y26" s="16"/>
+      <c r="Z26" s="16"/>
+      <c r="AA26" s="16"/>
+      <c r="AB26" s="16"/>
+      <c r="AC26" s="68"/>
+    </row>
+    <row r="27" spans="2:29">
+      <c r="B27" s="67"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="51"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+      <c r="G27" s="26"/>
+      <c r="H27" s="26"/>
+      <c r="I27" s="26"/>
+      <c r="J27" s="26"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="26"/>
+      <c r="Q27" s="209"/>
+      <c r="R27" s="209"/>
+      <c r="S27" s="209"/>
+      <c r="T27" s="209"/>
+      <c r="U27" s="209"/>
+      <c r="V27" s="209"/>
+      <c r="W27" s="209"/>
+      <c r="X27" s="209"/>
+      <c r="Y27" s="16"/>
+      <c r="Z27" s="16"/>
+      <c r="AA27" s="16"/>
+      <c r="AB27" s="16"/>
+      <c r="AC27" s="68"/>
+    </row>
+    <row r="28" spans="2:29">
+      <c r="B28" s="67"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="26"/>
+      <c r="K28" s="26"/>
+      <c r="L28" s="26"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="26"/>
+      <c r="O28" s="26"/>
+      <c r="Q28" s="182"/>
+      <c r="R28" s="182"/>
+      <c r="S28" s="182"/>
+      <c r="T28" s="182"/>
+      <c r="U28" s="182"/>
+      <c r="V28" s="182"/>
+      <c r="W28" s="182"/>
+      <c r="X28" s="182"/>
+      <c r="Y28" s="28"/>
+      <c r="Z28" s="28"/>
+      <c r="AA28" s="28"/>
+      <c r="AB28" s="28"/>
+      <c r="AC28" s="68"/>
+    </row>
+    <row r="29" spans="2:29">
+      <c r="B29" s="67"/>
+      <c r="C29" s="179"/>
+      <c r="D29" s="179"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+      <c r="G29" s="26"/>
+      <c r="H29" s="26"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="26"/>
+      <c r="K29" s="26"/>
+      <c r="L29" s="26"/>
+      <c r="M29" s="26"/>
+      <c r="N29" s="26"/>
+      <c r="O29" s="26"/>
+      <c r="Q29" s="182"/>
+      <c r="R29" s="182"/>
+      <c r="S29" s="182"/>
+      <c r="T29" s="182"/>
+      <c r="U29" s="182"/>
+      <c r="V29" s="182"/>
+      <c r="W29" s="182"/>
+      <c r="X29" s="182"/>
       <c r="Y29" s="28"/>
       <c r="Z29" s="28"/>
       <c r="AA29" s="28"/>
       <c r="AB29" s="28"/>
       <c r="AC29" s="68"/>
     </row>
     <row r="30" spans="2:29" ht="16.5" thickBot="1">
       <c r="B30" s="69"/>
       <c r="C30" s="70"/>
       <c r="D30" s="70"/>
       <c r="E30" s="71"/>
       <c r="F30" s="71"/>
       <c r="G30" s="71"/>
       <c r="H30" s="71"/>
       <c r="I30" s="71"/>
       <c r="J30" s="71"/>
       <c r="K30" s="71"/>
       <c r="L30" s="71"/>
       <c r="M30" s="71"/>
       <c r="N30" s="71"/>
       <c r="O30" s="71"/>
       <c r="P30" s="70"/>
       <c r="Q30" s="70"/>
       <c r="R30" s="70"/>
       <c r="S30" s="70"/>
@@ -8122,6106 +13617,1285 @@
       <c r="P47" s="19"/>
       <c r="Q47" s="19"/>
       <c r="R47" s="19"/>
       <c r="S47" s="19"/>
     </row>
     <row r="48" spans="3:28">
       <c r="C48" s="25"/>
       <c r="D48" s="19"/>
       <c r="E48" s="19"/>
       <c r="F48" s="19"/>
       <c r="G48" s="25"/>
       <c r="H48" s="25"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
       <c r="M48" s="19"/>
       <c r="N48" s="19"/>
       <c r="O48" s="19"/>
       <c r="P48" s="19"/>
       <c r="Q48" s="19"/>
       <c r="R48" s="19"/>
       <c r="S48" s="19"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2S3dKM89o84Gc+9+6elxXDzaVH1eLjXNzZZf0FEVGVyLWgT3gPKKbZO3nYyrB1KG0LvgEsR4jHe5i2iEXT16lQ==" saltValue="mxSDxCMflfhFB48g69tpmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...4819 lines deleted...]
-  </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="mNd1XhuJev5zr4/17gSrBlnWaBJhzKy04EPdlcHRIRwyqAAf/7LauqpkjIR3ZJspx6o5ePagNWZr5W4PF9rBIA==" saltValue="TCUL1kbAsoWcancVKurIXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="25">
-    <mergeCell ref="O2:S2"/>
-[...11 lines deleted...]
-    <mergeCell ref="L11:N12"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="L13:N14"/>
     <mergeCell ref="C19:P26"/>
     <mergeCell ref="Q19:X19"/>
     <mergeCell ref="Q25:X29"/>
     <mergeCell ref="C14:E15"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="F12:H13"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="I12:K13"/>
     <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C10:AA10"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I14:K15"/>
+    <mergeCell ref="O11:R12"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N12"/>
+    <mergeCell ref="O2:S2"/>
+    <mergeCell ref="O4:S4"/>
+    <mergeCell ref="R7:T7"/>
+    <mergeCell ref="U7:V7"/>
+    <mergeCell ref="J7:Q7"/>
+    <mergeCell ref="C6:AB6"/>
   </mergeCells>
   <conditionalFormatting sqref="I9">
     <cfRule type="containsText" dxfId="14" priority="2" operator="containsText" text="80">
       <formula>NOT(ISERROR(SEARCH("80",I9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O11">
     <cfRule type="expression" dxfId="13" priority="1">
       <formula>AND($Q$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="T9">
     <cfRule type="containsText" dxfId="12" priority="9" operator="containsText" text="460">
       <formula>NOT(ISERROR(SEARCH("460",T9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U9">
     <cfRule type="containsText" dxfId="11" priority="7" operator="containsText" text="19">
       <formula>NOT(ISERROR(SEARCH("19",U9)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="10" priority="8" operator="containsText" text="10">
       <formula>NOT(ISERROR(SEARCH("10",U9)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V39">
     <cfRule type="expression" dxfId="9" priority="4">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Z11 V41">
     <cfRule type="expression" dxfId="8" priority="5">
       <formula>AND($R$9&lt;3000)=TRUE</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O4:S4" xr:uid="{00000000-0002-0000-0400-000000000000}">
       <formula1>MLX</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AL118"/>
+  <dimension ref="A1:AL117"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozenSplit"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B107" activePane="bottomRight" state="frozenSplit"/>
       <selection pane="topRight" activeCell="J1" sqref="J1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
-      <selection pane="bottomRight" activeCell="W114" sqref="W114"/>
+      <selection pane="bottomRight" activeCell="H117" sqref="H117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="33.75" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="5" max="5" width="13.625" customWidth="1"/>
     <col min="6" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="12.5" customWidth="1"/>
     <col min="11" max="11" width="11.375" customWidth="1"/>
     <col min="18" max="18" width="15.5" customWidth="1"/>
     <col min="20" max="20" width="12" customWidth="1"/>
     <col min="21" max="21" width="15.875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="12.625" customWidth="1"/>
     <col min="25" max="25" width="13.375" customWidth="1"/>
     <col min="26" max="26" width="13.5" customWidth="1"/>
     <col min="27" max="27" width="28" customWidth="1"/>
     <col min="28" max="29" width="36" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="17.100000000000001" customHeight="1">
-      <c r="B1" s="212" t="s">
-[...26 lines deleted...]
-      <c r="AA1" s="212"/>
+      <c r="B1" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="238"/>
+      <c r="D1" s="238"/>
+      <c r="E1" s="238"/>
+      <c r="F1" s="238"/>
+      <c r="G1" s="238"/>
+      <c r="H1" s="238"/>
+      <c r="I1" s="238"/>
+      <c r="J1" s="238"/>
+      <c r="K1" s="238"/>
+      <c r="L1" s="238"/>
+      <c r="M1" s="238"/>
+      <c r="N1" s="238"/>
+      <c r="O1" s="238"/>
+      <c r="P1" s="238"/>
+      <c r="Q1" s="238"/>
+      <c r="R1" s="238"/>
+      <c r="S1" s="238"/>
+      <c r="T1" s="238"/>
+      <c r="U1" s="238"/>
+      <c r="V1" s="238"/>
+      <c r="W1" s="238"/>
+      <c r="X1" s="238"/>
+      <c r="Y1" s="238"/>
+      <c r="Z1" s="238"/>
+      <c r="AA1" s="238"/>
     </row>
     <row r="2" spans="1:31">
       <c r="B2" s="75"/>
       <c r="C2" s="75"/>
       <c r="D2" s="75"/>
       <c r="E2" s="75"/>
       <c r="F2" s="75"/>
       <c r="G2" s="75"/>
-      <c r="H2" s="209" t="s">
+      <c r="H2" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="240"/>
+      <c r="J2" s="240"/>
+      <c r="K2" s="240"/>
+      <c r="L2" s="240"/>
+      <c r="M2" s="240"/>
+      <c r="N2" s="240"/>
+      <c r="O2" s="241"/>
+      <c r="P2" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="211"/>
-[...6 lines deleted...]
-      <c r="P2" s="209" t="s">
+      <c r="Q2" s="240"/>
+      <c r="R2" s="241"/>
+      <c r="S2" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="Q2" s="211"/>
-[...11 lines deleted...]
-      <c r="AA2" s="141"/>
+      <c r="T2" s="238"/>
+      <c r="U2" s="238"/>
+      <c r="V2" s="138"/>
+      <c r="W2" s="138"/>
+      <c r="X2" s="138"/>
+      <c r="Y2" s="138"/>
+      <c r="Z2" s="138"/>
+      <c r="AA2" s="138"/>
       <c r="AB2" s="1"/>
     </row>
     <row r="3" spans="1:31" ht="44.1" customHeight="1">
       <c r="A3" s="5"/>
       <c r="B3" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="76" t="s">
+      <c r="D3" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="76" t="s">
+      <c r="E3" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="77" t="s">
+      <c r="F3" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="76" t="s">
+      <c r="G3" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="77" t="s">
+      <c r="H3" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="76" t="s">
+      <c r="I3" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="77" t="s">
+      <c r="J3" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="76" t="s">
+      <c r="K3" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L3" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M3" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N3" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="N3" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P3" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q3" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="Q3" s="76" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="R3" s="76" t="s">
+        <v>106</v>
       </c>
       <c r="S3" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T3" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="T3" s="76" t="s">
+      <c r="U3" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V3" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W3" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X3" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X3" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y3" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z3" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA3" s="76" t="s">
         <v>32</v>
       </c>
-      <c r="AA3" s="76" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="AB3" s="134" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC3" s="135" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:31" ht="36.950000000000003" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B4" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="78" t="s">
+      <c r="D4" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G4" s="75"/>
       <c r="H4" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I4" s="81"/>
       <c r="J4" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K4" s="76">
         <v>160</v>
       </c>
       <c r="L4" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M4" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P4" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="R4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="U4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X4" s="80"/>
       <c r="Y4" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z4" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z4" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA4" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB4" s="14" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="AC4" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="AD4" s="40"/>
     </row>
     <row r="5" spans="1:31" ht="25.5">
       <c r="A5" s="2" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="B5" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C5" s="78" t="s">
+      <c r="D5" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D5" s="78" t="s">
+      <c r="E5" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E5" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="76" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G5" s="76">
         <v>95.5</v>
       </c>
       <c r="H5" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="81">
         <v>16.25</v>
       </c>
       <c r="J5" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K5" s="76">
         <v>160</v>
       </c>
       <c r="L5" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M5" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N5" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O5" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P5" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q5" s="76">
         <v>750</v>
       </c>
       <c r="R5" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S5" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T5" s="76">
         <v>13</v>
       </c>
       <c r="U5" s="83">
         <v>1</v>
       </c>
       <c r="V5" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W5" s="76">
         <v>820</v>
       </c>
       <c r="X5" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y5" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y5" s="76" t="s">
+      <c r="Z5" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z5" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA5" s="76" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="AB5" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC5" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD5" s="40"/>
     </row>
     <row r="6" spans="1:31" ht="25.5">
       <c r="A6" s="3" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="B6" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="78" t="s">
+      <c r="D6" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="78" t="s">
+      <c r="E6" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E6" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="76" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G6" s="76">
         <v>96.8</v>
       </c>
       <c r="H6" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I6" s="81">
         <v>14.25</v>
       </c>
       <c r="J6" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K6" s="76">
         <v>160</v>
       </c>
       <c r="L6" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M6" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N6" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O6" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P6" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q6" s="76">
         <v>1000</v>
       </c>
       <c r="R6" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S6" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T6" s="76">
         <v>13</v>
       </c>
       <c r="U6" s="83">
         <v>1</v>
       </c>
       <c r="V6" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W6" s="76">
         <v>820</v>
       </c>
       <c r="X6" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y6" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y6" s="76" t="s">
+      <c r="Z6" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z6" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA6" s="76" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="AB6" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC6" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD6" s="40"/>
     </row>
     <row r="7" spans="1:31" ht="25.5">
       <c r="A7" s="2" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="B7" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C7" s="78" t="s">
+      <c r="D7" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D7" s="78" t="s">
+      <c r="E7" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E7" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="76" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G7" s="76">
         <v>94.6</v>
       </c>
       <c r="H7" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I7" s="81">
         <v>44</v>
       </c>
       <c r="J7" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K7" s="76">
         <v>160</v>
       </c>
       <c r="L7" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M7" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N7" s="76" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="O7" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P7" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q7" s="76">
         <v>1500</v>
       </c>
       <c r="R7" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S7" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T7" s="76">
         <v>16</v>
       </c>
       <c r="U7" s="83">
         <v>1.6</v>
       </c>
       <c r="V7" s="76" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="W7" s="76">
         <v>1654</v>
       </c>
       <c r="X7" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y7" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y7" s="76" t="s">
+      <c r="Z7" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z7" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA7" s="76" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="AB7" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC7" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD7" s="40"/>
     </row>
     <row r="8" spans="1:31" ht="25.5">
       <c r="A8" s="3" t="s">
-        <v>173</v>
+        <v>164</v>
       </c>
       <c r="B8" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C8" s="78" t="s">
+      <c r="D8" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D8" s="78" t="s">
+      <c r="E8" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="76" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G8" s="76">
         <v>94.6</v>
       </c>
       <c r="H8" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I8" s="81">
         <v>40</v>
       </c>
       <c r="J8" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K8" s="76">
         <v>160</v>
       </c>
       <c r="L8" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M8" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N8" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O8" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P8" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q8" s="76">
         <v>2000</v>
       </c>
       <c r="R8" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S8" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T8" s="76">
         <v>16</v>
       </c>
       <c r="U8" s="83">
         <v>1.6</v>
       </c>
       <c r="V8" s="76" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="W8" s="76">
         <v>1654</v>
       </c>
       <c r="X8" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y8" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y8" s="76" t="s">
+      <c r="Z8" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z8" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA8" s="76" t="s">
-        <v>177</v>
+        <v>168</v>
       </c>
       <c r="AB8" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC8" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD8" s="40"/>
     </row>
     <row r="9" spans="1:31" ht="25.5">
       <c r="A9" s="2" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B9" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="78" t="s">
+      <c r="D9" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D9" s="78" t="s">
+      <c r="E9" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E9" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="76" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G9" s="76">
         <v>93.5</v>
       </c>
       <c r="H9" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I9" s="81">
         <v>58</v>
       </c>
       <c r="J9" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K9" s="76">
         <v>160</v>
       </c>
       <c r="L9" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M9" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N9" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O9" s="76" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="P9" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q9" s="76">
         <v>2500</v>
       </c>
       <c r="R9" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S9" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T9" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U9" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V9" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W9" s="76">
         <v>2580</v>
       </c>
       <c r="X9" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y9" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y9" s="76" t="s">
+      <c r="Z9" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z9" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA9" s="76" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="AB9" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC9" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD9" s="40"/>
     </row>
     <row r="10" spans="1:31" ht="25.5">
       <c r="A10" s="3" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="B10" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="78" t="s">
+      <c r="D10" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D10" s="78" t="s">
+      <c r="E10" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E10" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="76" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G10" s="76">
         <v>93.5</v>
       </c>
       <c r="H10" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I10" s="81">
         <v>55</v>
       </c>
       <c r="J10" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K10" s="76">
         <v>160</v>
       </c>
       <c r="L10" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M10" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N10" s="76" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O10" s="76" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="P10" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q10" s="76">
         <v>3000</v>
       </c>
       <c r="R10" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S10" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T10" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U10" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V10" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W10" s="76">
         <v>2580</v>
       </c>
       <c r="X10" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y10" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y10" s="76" t="s">
+      <c r="Z10" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z10" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA10" s="76" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="AB10" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC10" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD10" s="40"/>
     </row>
     <row r="11" spans="1:31" ht="37.5" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B11" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="78" t="s">
+      <c r="D11" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="78" t="s">
+      <c r="E11" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E11" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="145">
+      <c r="F11" s="142" t="s">
+        <v>183</v>
+      </c>
+      <c r="G11" s="142">
         <v>95</v>
       </c>
       <c r="H11" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I11" s="81">
         <v>75</v>
       </c>
       <c r="J11" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K11" s="76">
         <v>160</v>
       </c>
       <c r="L11" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M11" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N11" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O11" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P11" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q11" s="76">
         <v>4000</v>
       </c>
-      <c r="R11" s="146" t="s">
-        <v>158</v>
+      <c r="R11" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S11" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T11" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U11" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V11" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W11" s="145">
+        <v>188</v>
+      </c>
+      <c r="W11" s="142">
         <v>2820</v>
       </c>
       <c r="X11" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y11" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y11" s="76" t="s">
+      <c r="Z11" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z11" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA11" s="76" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="AB11" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC11" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD11" s="41"/>
     </row>
     <row r="12" spans="1:31" ht="25.5">
       <c r="A12" s="3" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="B12" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C12" s="78" t="s">
+      <c r="D12" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D12" s="78" t="s">
+      <c r="E12" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E12" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="145">
+      <c r="F12" s="142" t="s">
+        <v>191</v>
+      </c>
+      <c r="G12" s="142">
         <v>95</v>
       </c>
       <c r="H12" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I12" s="81">
         <v>75</v>
       </c>
       <c r="J12" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K12" s="76">
         <v>160</v>
       </c>
       <c r="L12" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M12" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N12" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O12" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P12" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q12" s="76">
         <v>4990</v>
       </c>
-      <c r="R12" s="146" t="s">
-        <v>158</v>
+      <c r="R12" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S12" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T12" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U12" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V12" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W12" s="145">
+        <v>188</v>
+      </c>
+      <c r="W12" s="142">
         <v>2820</v>
       </c>
       <c r="X12" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y12" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y12" s="76" t="s">
+      <c r="Z12" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z12" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA12" s="76" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="AB12" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD12" s="40"/>
     </row>
     <row r="13" spans="1:31" ht="37.5" customHeight="1">
       <c r="A13" s="2" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="B13" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C13" s="78" t="s">
+      <c r="D13" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="78" t="s">
+      <c r="E13" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E13" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="76" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="G13" s="76">
         <v>94.5</v>
       </c>
       <c r="H13" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I13" s="81">
         <v>110</v>
       </c>
       <c r="J13" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K13" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L13" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M13" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N13" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O13" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P13" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q13" s="76">
         <v>5000</v>
       </c>
-      <c r="R13" s="128" t="s">
-        <v>207</v>
+      <c r="R13" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S13" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T13" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U13" s="83">
         <v>5</v>
       </c>
       <c r="V13" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W13" s="76">
         <v>3920</v>
       </c>
       <c r="X13" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y13" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y13" s="76" t="s">
+      <c r="Z13" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z13" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA13" s="76" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="AB13" s="14" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD13" s="41"/>
     </row>
     <row r="14" spans="1:31" ht="38.25">
       <c r="A14" s="3" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B14" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="78" t="s">
+      <c r="D14" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="78" t="s">
+      <c r="E14" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E14" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="76" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="G14" s="76">
         <v>94.5</v>
       </c>
       <c r="H14" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I14" s="81">
         <v>110</v>
       </c>
       <c r="J14" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K14" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L14" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M14" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N14" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O14" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P14" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q14" s="76">
         <v>6000</v>
       </c>
-      <c r="R14" s="128" t="s">
-        <v>207</v>
+      <c r="R14" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S14" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T14" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U14" s="83">
         <v>5</v>
       </c>
       <c r="V14" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W14" s="76">
         <v>3920</v>
       </c>
       <c r="X14" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y14" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y14" s="76" t="s">
+      <c r="Z14" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z14" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA14" s="76" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="AB14" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD14" s="41"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" s="15"/>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="H15" s="11"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="11"/>
       <c r="N15" s="11"/>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11"/>
       <c r="R15" s="12"/>
       <c r="S15" s="11"/>
       <c r="T15" s="11"/>
       <c r="U15" s="11"/>
       <c r="V15" s="10"/>
@@ -14246,6751 +14920,7431 @@
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="12"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
       <c r="V16" s="10"/>
       <c r="W16" s="10"/>
       <c r="X16" s="10"/>
       <c r="Y16" s="11"/>
       <c r="Z16" s="11"/>
       <c r="AA16" s="11"/>
       <c r="AB16" s="11"/>
       <c r="AC16" s="14"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="4"/>
     </row>
     <row r="17" spans="1:37" ht="17.100000000000001" customHeight="1">
-      <c r="B17" s="214" t="s">
-[...26 lines deleted...]
-      <c r="AA17" s="214"/>
+      <c r="B17" s="242" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="242"/>
+      <c r="D17" s="242"/>
+      <c r="E17" s="242"/>
+      <c r="F17" s="242"/>
+      <c r="G17" s="242"/>
+      <c r="H17" s="242"/>
+      <c r="I17" s="242"/>
+      <c r="J17" s="242"/>
+      <c r="K17" s="242"/>
+      <c r="L17" s="242"/>
+      <c r="M17" s="242"/>
+      <c r="N17" s="242"/>
+      <c r="O17" s="242"/>
+      <c r="P17" s="242"/>
+      <c r="Q17" s="242"/>
+      <c r="R17" s="242"/>
+      <c r="S17" s="242"/>
+      <c r="T17" s="242"/>
+      <c r="U17" s="242"/>
+      <c r="V17" s="242"/>
+      <c r="W17" s="242"/>
+      <c r="X17" s="242"/>
+      <c r="Y17" s="242"/>
+      <c r="Z17" s="242"/>
+      <c r="AA17" s="242"/>
     </row>
     <row r="18" spans="1:37">
       <c r="B18" s="75"/>
       <c r="C18" s="75"/>
       <c r="D18" s="75"/>
       <c r="E18" s="75"/>
       <c r="F18" s="75"/>
       <c r="G18" s="75"/>
-      <c r="H18" s="209" t="s">
+      <c r="H18" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="240"/>
+      <c r="J18" s="240"/>
+      <c r="K18" s="240"/>
+      <c r="L18" s="240"/>
+      <c r="M18" s="240"/>
+      <c r="N18" s="240"/>
+      <c r="O18" s="241"/>
+      <c r="P18" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I18" s="211"/>
-[...6 lines deleted...]
-      <c r="P18" s="209" t="s">
+      <c r="Q18" s="240"/>
+      <c r="R18" s="241"/>
+      <c r="S18" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="Q18" s="211"/>
-[...11 lines deleted...]
-      <c r="AA18" s="141"/>
+      <c r="T18" s="238"/>
+      <c r="U18" s="238"/>
+      <c r="V18" s="138"/>
+      <c r="W18" s="138"/>
+      <c r="X18" s="138"/>
+      <c r="Y18" s="138"/>
+      <c r="Z18" s="138"/>
+      <c r="AA18" s="138"/>
     </row>
     <row r="19" spans="1:37" ht="44.1" customHeight="1">
       <c r="A19" s="5"/>
       <c r="B19" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="76" t="s">
+      <c r="D19" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D19" s="76" t="s">
+      <c r="E19" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="77" t="s">
+      <c r="F19" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="76" t="s">
+      <c r="G19" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="G19" s="77" t="s">
+      <c r="H19" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="76" t="s">
+      <c r="I19" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="I19" s="77" t="s">
+      <c r="J19" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="J19" s="76" t="s">
+      <c r="K19" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="K19" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M19" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N19" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="N19" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O19" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P19" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q19" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="Q19" s="76" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="R19" s="125" t="s">
+        <v>106</v>
       </c>
       <c r="S19" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T19" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="T19" s="76" t="s">
+      <c r="U19" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="U19" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V19" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W19" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X19" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X19" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y19" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z19" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA19" s="76" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="36.950000000000003" customHeight="1">
       <c r="A20" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B20" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C20" s="78" t="s">
+      <c r="D20" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G20" s="75"/>
       <c r="H20" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I20" s="81"/>
       <c r="J20" s="78"/>
       <c r="K20" s="76"/>
       <c r="L20" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M20" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P20" s="76"/>
       <c r="Q20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="R20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="U20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X20" s="80"/>
       <c r="Y20" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z20" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z20" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA20" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB20" s="14" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="AC20" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="AF20" s="40"/>
       <c r="AG20" s="40"/>
       <c r="AH20" s="40"/>
       <c r="AI20" s="40"/>
       <c r="AJ20" s="40"/>
       <c r="AK20" s="40"/>
     </row>
     <row r="21" spans="1:37" ht="25.5">
       <c r="A21" s="2" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B21" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C21" s="78" t="s">
+      <c r="D21" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="78" t="s">
+      <c r="E21" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E21" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="76" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G21" s="76">
         <v>95.5</v>
       </c>
       <c r="H21" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I21" s="81">
         <v>16.25</v>
       </c>
       <c r="J21" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K21" s="76">
         <v>160</v>
       </c>
       <c r="L21" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M21" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N21" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O21" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P21" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q21" s="76">
         <v>750</v>
       </c>
       <c r="R21" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S21" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T21" s="76">
         <v>13</v>
       </c>
       <c r="U21" s="83">
         <v>1</v>
       </c>
       <c r="V21" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W21" s="76">
         <v>820</v>
       </c>
       <c r="X21" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y21" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y21" s="76" t="s">
+      <c r="Z21" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z21" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA21" s="76" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="AB21" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC21" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:37" ht="23.1" customHeight="1">
       <c r="A22" s="3" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="B22" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C22" s="78" t="s">
+      <c r="D22" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="78" t="s">
+      <c r="E22" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E22" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="76" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G22" s="76">
         <v>96.8</v>
       </c>
       <c r="H22" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I22" s="81">
         <v>14.25</v>
       </c>
       <c r="J22" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K22" s="76">
         <v>160</v>
       </c>
       <c r="L22" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M22" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N22" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O22" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P22" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q22" s="76">
         <v>1000</v>
       </c>
       <c r="R22" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S22" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T22" s="76">
         <v>13</v>
       </c>
       <c r="U22" s="83">
         <v>1</v>
       </c>
       <c r="V22" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W22" s="76">
         <v>820</v>
       </c>
       <c r="X22" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y22" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y22" s="76" t="s">
+      <c r="Z22" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z22" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA22" s="76" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="AB22" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC22" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="25.5">
       <c r="A23" s="2" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="B23" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C23" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="78" t="s">
+      <c r="D23" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D23" s="78" t="s">
+      <c r="E23" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E23" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="76" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G23" s="76">
         <v>94.6</v>
       </c>
       <c r="H23" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I23" s="81">
         <v>44</v>
       </c>
       <c r="J23" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K23" s="76">
         <v>160</v>
       </c>
       <c r="L23" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M23" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N23" s="76" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="O23" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P23" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q23" s="76">
         <v>1500</v>
       </c>
       <c r="R23" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S23" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T23" s="76">
         <v>16</v>
       </c>
       <c r="U23" s="83">
         <v>1.6</v>
       </c>
       <c r="V23" s="76" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="W23" s="76">
         <v>1654</v>
       </c>
       <c r="X23" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y23" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y23" s="76" t="s">
+      <c r="Z23" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z23" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA23" s="76" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="AB23" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC23" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="25.5">
       <c r="A24" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="B24" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C24" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C24" s="78" t="s">
+      <c r="D24" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="78" t="s">
+      <c r="E24" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E24" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="76" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G24" s="76">
         <v>94.6</v>
       </c>
       <c r="H24" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I24" s="81">
         <v>40</v>
       </c>
       <c r="J24" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K24" s="76">
         <v>160</v>
       </c>
       <c r="L24" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M24" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N24" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O24" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P24" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q24" s="76">
         <v>2000</v>
       </c>
       <c r="R24" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S24" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T24" s="76">
         <v>16</v>
       </c>
       <c r="U24" s="83">
         <v>1.6</v>
       </c>
       <c r="V24" s="76" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="W24" s="76">
         <v>1654</v>
       </c>
       <c r="X24" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y24" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y24" s="76" t="s">
+      <c r="Z24" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z24" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA24" s="76" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="AB24" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC24" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:37" ht="25.5">
       <c r="A25" s="2" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="B25" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C25" s="78" t="s">
+      <c r="D25" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D25" s="78" t="s">
+      <c r="E25" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E25" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="76" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G25" s="76">
         <v>93.5</v>
       </c>
       <c r="H25" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I25" s="81">
         <v>58</v>
       </c>
       <c r="J25" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K25" s="76">
         <v>160</v>
       </c>
       <c r="L25" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M25" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N25" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O25" s="76" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="P25" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q25" s="76">
         <v>2500</v>
       </c>
       <c r="R25" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S25" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T25" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U25" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V25" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W25" s="76">
         <v>2580</v>
       </c>
       <c r="X25" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y25" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y25" s="76" t="s">
+      <c r="Z25" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z25" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA25" s="76" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="AB25" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC25" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="26" spans="1:37" ht="25.5">
       <c r="A26" s="3" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="B26" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C26" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C26" s="78" t="s">
+      <c r="D26" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D26" s="78" t="s">
+      <c r="E26" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E26" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="76" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G26" s="76">
         <v>93.5</v>
       </c>
       <c r="H26" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I26" s="81">
         <v>55</v>
       </c>
       <c r="J26" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K26" s="76">
         <v>160</v>
       </c>
       <c r="L26" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M26" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N26" s="76" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O26" s="76" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="P26" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q26" s="76">
         <v>3000</v>
       </c>
       <c r="R26" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S26" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T26" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U26" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V26" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W26" s="76">
         <v>2580</v>
       </c>
       <c r="X26" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y26" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y26" s="76" t="s">
+      <c r="Z26" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z26" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA26" s="76" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="AB26" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC26" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="37.5" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B27" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C27" s="78" t="s">
+      <c r="D27" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D27" s="78" t="s">
+      <c r="E27" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E27" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G27" s="145">
+      <c r="F27" s="142" t="s">
+        <v>183</v>
+      </c>
+      <c r="G27" s="142">
         <v>95</v>
       </c>
       <c r="H27" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I27" s="81">
         <v>75</v>
       </c>
       <c r="J27" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K27" s="76">
         <v>160</v>
       </c>
       <c r="L27" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M27" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N27" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O27" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P27" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q27" s="76">
         <v>4000</v>
       </c>
-      <c r="R27" s="146" t="s">
-        <v>158</v>
+      <c r="R27" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S27" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T27" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U27" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V27" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W27" s="145">
+        <v>188</v>
+      </c>
+      <c r="W27" s="142">
         <v>2820</v>
       </c>
       <c r="X27" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y27" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y27" s="76" t="s">
+      <c r="Z27" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z27" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA27" s="76" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="AB27" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC27" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD27" s="41"/>
     </row>
     <row r="28" spans="1:37" ht="25.5">
       <c r="A28" s="3" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="B28" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C28" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C28" s="78" t="s">
+      <c r="D28" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="78" t="s">
+      <c r="E28" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E28" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G28" s="145">
+      <c r="F28" s="142" t="s">
+        <v>191</v>
+      </c>
+      <c r="G28" s="142">
         <v>95</v>
       </c>
       <c r="H28" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I28" s="81">
         <v>75</v>
       </c>
       <c r="J28" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K28" s="76">
         <v>160</v>
       </c>
       <c r="L28" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M28" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N28" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O28" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P28" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q28" s="76">
         <v>4990</v>
       </c>
-      <c r="R28" s="146" t="s">
-        <v>158</v>
+      <c r="R28" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S28" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T28" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U28" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V28" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W28" s="145">
+        <v>188</v>
+      </c>
+      <c r="W28" s="142">
         <v>2820</v>
       </c>
       <c r="X28" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y28" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y28" s="76" t="s">
+      <c r="Z28" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z28" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA28" s="76" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="AB28" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC28" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="AD28" s="40"/>
     </row>
     <row r="29" spans="1:37" ht="39" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="B29" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="78" t="s">
+      <c r="D29" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="78" t="s">
+      <c r="E29" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E29" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="76" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="G29" s="76">
         <v>94.5</v>
       </c>
       <c r="H29" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I29" s="81">
         <v>110</v>
       </c>
       <c r="J29" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K29" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L29" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M29" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N29" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O29" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P29" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q29" s="76">
         <v>5000</v>
       </c>
-      <c r="R29" s="128" t="s">
-        <v>207</v>
+      <c r="R29" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S29" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T29" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U29" s="83">
         <v>5</v>
       </c>
       <c r="V29" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W29" s="76">
         <v>3920</v>
       </c>
       <c r="X29" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y29" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y29" s="76" t="s">
+      <c r="Z29" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z29" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA29" s="76" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="AB29" s="14" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="AC29" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:37" ht="38.25">
       <c r="A30" s="3" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B30" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C30" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C30" s="78" t="s">
+      <c r="D30" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D30" s="78" t="s">
+      <c r="E30" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E30" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="76" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="G30" s="76">
         <v>94.5</v>
       </c>
       <c r="H30" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I30" s="81">
         <v>110</v>
       </c>
       <c r="J30" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K30" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L30" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M30" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N30" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O30" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P30" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q30" s="76">
         <v>6000</v>
       </c>
-      <c r="R30" s="128" t="s">
-        <v>207</v>
+      <c r="R30" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S30" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T30" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U30" s="83">
         <v>5</v>
       </c>
       <c r="V30" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W30" s="76">
         <v>3920</v>
       </c>
       <c r="X30" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y30" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y30" s="76" t="s">
+      <c r="Z30" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z30" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA30" s="76" t="s">
-        <v>233</v>
+        <v>224</v>
       </c>
       <c r="AB30" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC30" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="15"/>
       <c r="B31" s="10"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
-      <c r="H31" s="153"/>
-      <c r="I31" s="153"/>
+      <c r="H31" s="150"/>
+      <c r="I31" s="150"/>
       <c r="J31" s="10"/>
       <c r="K31" s="10"/>
-      <c r="L31" s="153"/>
-      <c r="M31" s="153"/>
+      <c r="L31" s="150"/>
+      <c r="M31" s="150"/>
       <c r="N31" s="11"/>
       <c r="O31" s="11"/>
       <c r="P31" s="11"/>
       <c r="Q31" s="11"/>
-      <c r="R31" s="152"/>
+      <c r="R31" s="149"/>
       <c r="S31" s="10"/>
       <c r="T31" s="10"/>
       <c r="U31" s="13"/>
       <c r="V31" s="11"/>
       <c r="W31" s="11"/>
-      <c r="X31" s="150"/>
+      <c r="X31" s="147"/>
       <c r="Y31" s="11"/>
       <c r="Z31" s="11"/>
       <c r="AA31" s="11"/>
       <c r="AB31" s="14"/>
       <c r="AC31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="15"/>
       <c r="B32" s="10"/>
       <c r="C32" s="10"/>
       <c r="D32" s="10"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
-      <c r="H32" s="153"/>
-      <c r="I32" s="153"/>
+      <c r="H32" s="150"/>
+      <c r="I32" s="150"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
-      <c r="L32" s="153"/>
-      <c r="M32" s="153"/>
+      <c r="L32" s="150"/>
+      <c r="M32" s="150"/>
       <c r="N32" s="11"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
-      <c r="R32" s="152"/>
+      <c r="R32" s="149"/>
       <c r="S32" s="10"/>
       <c r="T32" s="10"/>
       <c r="U32" s="13"/>
       <c r="V32" s="11"/>
       <c r="W32" s="11"/>
-      <c r="X32" s="150"/>
+      <c r="X32" s="147"/>
       <c r="Y32" s="11"/>
       <c r="Z32" s="11"/>
       <c r="AA32" s="11"/>
       <c r="AB32" s="14"/>
       <c r="AC32" s="6"/>
     </row>
     <row r="33" spans="1:31">
-      <c r="B33" s="212" t="s">
-[...26 lines deleted...]
-      <c r="AA33" s="212"/>
+      <c r="B33" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="238"/>
+      <c r="D33" s="238"/>
+      <c r="E33" s="238"/>
+      <c r="F33" s="238"/>
+      <c r="G33" s="238"/>
+      <c r="H33" s="238"/>
+      <c r="I33" s="238"/>
+      <c r="J33" s="238"/>
+      <c r="K33" s="238"/>
+      <c r="L33" s="238"/>
+      <c r="M33" s="238"/>
+      <c r="N33" s="238"/>
+      <c r="O33" s="238"/>
+      <c r="P33" s="238"/>
+      <c r="Q33" s="238"/>
+      <c r="R33" s="238"/>
+      <c r="S33" s="238"/>
+      <c r="T33" s="238"/>
+      <c r="U33" s="238"/>
+      <c r="V33" s="238"/>
+      <c r="W33" s="238"/>
+      <c r="X33" s="238"/>
+      <c r="Y33" s="238"/>
+      <c r="Z33" s="238"/>
+      <c r="AA33" s="238"/>
     </row>
     <row r="34" spans="1:31">
       <c r="B34" s="75"/>
       <c r="C34" s="75"/>
       <c r="D34" s="75"/>
       <c r="E34" s="75"/>
       <c r="F34" s="75"/>
       <c r="G34" s="75"/>
-      <c r="H34" s="209" t="s">
+      <c r="H34" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="240"/>
+      <c r="J34" s="240"/>
+      <c r="K34" s="240"/>
+      <c r="L34" s="240"/>
+      <c r="M34" s="240"/>
+      <c r="N34" s="240"/>
+      <c r="O34" s="241"/>
+      <c r="P34" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I34" s="211"/>
-[...6 lines deleted...]
-      <c r="P34" s="209" t="s">
+      <c r="Q34" s="240"/>
+      <c r="R34" s="241"/>
+      <c r="S34" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="Q34" s="211"/>
-[...11 lines deleted...]
-      <c r="AA34" s="141"/>
+      <c r="T34" s="238"/>
+      <c r="U34" s="238"/>
+      <c r="V34" s="138"/>
+      <c r="W34" s="138"/>
+      <c r="X34" s="138"/>
+      <c r="Y34" s="138"/>
+      <c r="Z34" s="138"/>
+      <c r="AA34" s="138"/>
       <c r="AB34" s="1"/>
     </row>
     <row r="35" spans="1:31" ht="37.5" customHeight="1">
       <c r="A35" s="5"/>
       <c r="B35" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C35" s="76" t="s">
+      <c r="D35" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D35" s="76" t="s">
+      <c r="E35" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E35" s="77" t="s">
+      <c r="F35" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="F35" s="76" t="s">
+      <c r="G35" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="G35" s="77" t="s">
+      <c r="H35" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="H35" s="76" t="s">
+      <c r="I35" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="I35" s="77" t="s">
+      <c r="J35" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="J35" s="76" t="s">
+      <c r="K35" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="K35" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L35" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M35" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N35" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="N35" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O35" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P35" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q35" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="Q35" s="76" t="s">
-[...3 lines deleted...]
-        <v>115</v>
+      <c r="R35" s="125" t="s">
+        <v>106</v>
       </c>
       <c r="S35" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T35" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="T35" s="76" t="s">
+      <c r="U35" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="U35" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V35" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W35" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X35" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X35" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y35" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z35" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA35" s="76" t="s">
         <v>32</v>
       </c>
-      <c r="AA35" s="76" t="s">
-[...6 lines deleted...]
-        <v>148</v>
+      <c r="AB35" s="134" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC35" s="135" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:31" ht="26.25" customHeight="1">
       <c r="A36" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B36" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C36" s="78" t="s">
+      <c r="D36" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D36" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G36" s="75"/>
       <c r="H36" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I36" s="81"/>
       <c r="J36" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K36" s="76">
         <v>160</v>
       </c>
       <c r="L36" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M36" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P36" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="R36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="U36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X36" s="80"/>
       <c r="Y36" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z36" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z36" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA36" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB36" s="14" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="AC36" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:31" ht="25.5">
       <c r="A37" s="2" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="B37" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C37" s="78" t="s">
+      <c r="D37" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="78" t="s">
+      <c r="E37" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E37" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F37" s="76" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G37" s="76">
         <v>95.5</v>
       </c>
       <c r="H37" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I37" s="81">
         <v>16.25</v>
       </c>
       <c r="J37" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K37" s="76">
         <v>160</v>
       </c>
       <c r="L37" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M37" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N37" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O37" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P37" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q37" s="76">
         <v>750</v>
       </c>
       <c r="R37" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S37" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T37" s="76">
         <v>13</v>
       </c>
       <c r="U37" s="83">
         <v>1</v>
       </c>
       <c r="V37" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W37" s="76">
         <v>820</v>
       </c>
       <c r="X37" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y37" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y37" s="76" t="s">
+      <c r="Z37" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z37" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA37" s="76" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="AB37" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC37" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="38" spans="1:31" ht="25.5">
       <c r="A38" s="3" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="B38" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="78" t="s">
+      <c r="D38" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D38" s="78" t="s">
+      <c r="E38" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E38" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" s="76" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G38" s="76">
         <v>96.8</v>
       </c>
       <c r="H38" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I38" s="81">
         <v>14.25</v>
       </c>
       <c r="J38" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K38" s="76">
         <v>160</v>
       </c>
       <c r="L38" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M38" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N38" s="76" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="O38" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P38" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q38" s="76">
         <v>1000</v>
       </c>
       <c r="R38" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S38" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T38" s="76">
         <v>13</v>
       </c>
       <c r="U38" s="83">
         <v>1</v>
       </c>
       <c r="V38" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W38" s="76">
         <v>820</v>
       </c>
       <c r="X38" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y38" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y38" s="76" t="s">
+      <c r="Z38" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z38" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA38" s="76" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="AB38" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC38" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="39" spans="1:31" ht="25.5">
       <c r="A39" s="2" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="B39" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C39" s="78" t="s">
+      <c r="D39" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D39" s="78" t="s">
+      <c r="E39" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E39" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="76" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G39" s="76">
         <v>94.6</v>
       </c>
       <c r="H39" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I39" s="81">
         <v>44</v>
       </c>
       <c r="J39" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K39" s="76">
         <v>160</v>
       </c>
       <c r="L39" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M39" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N39" s="76" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="O39" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P39" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q39" s="76">
         <v>1500</v>
       </c>
       <c r="R39" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S39" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T39" s="76">
         <v>16</v>
       </c>
       <c r="U39" s="83">
         <v>1.6</v>
       </c>
       <c r="V39" s="76" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="W39" s="76">
         <v>1654</v>
       </c>
       <c r="X39" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y39" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y39" s="76" t="s">
+      <c r="Z39" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z39" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA39" s="76" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="AB39" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC39" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:31" ht="25.5">
       <c r="A40" s="3" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="B40" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C40" s="78" t="s">
+      <c r="D40" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D40" s="78" t="s">
+      <c r="E40" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E40" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F40" s="76" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G40" s="76">
         <v>94.6</v>
       </c>
       <c r="H40" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I40" s="81">
         <v>40</v>
       </c>
       <c r="J40" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K40" s="76">
         <v>160</v>
       </c>
       <c r="L40" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M40" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N40" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O40" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P40" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q40" s="76">
         <v>2000</v>
       </c>
       <c r="R40" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S40" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T40" s="76">
         <v>16</v>
       </c>
       <c r="U40" s="83">
         <v>1.6</v>
       </c>
       <c r="V40" s="76" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="W40" s="76">
         <v>1654</v>
       </c>
       <c r="X40" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y40" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y40" s="76" t="s">
+      <c r="Z40" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z40" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA40" s="76" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="AB40" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC40" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:31" ht="25.5">
       <c r="A41" s="2" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="B41" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C41" s="78" t="s">
+      <c r="D41" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D41" s="78" t="s">
+      <c r="E41" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E41" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F41" s="76" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G41" s="76">
         <v>93.5</v>
       </c>
       <c r="H41" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I41" s="81">
         <v>58</v>
       </c>
       <c r="J41" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K41" s="76">
         <v>160</v>
       </c>
       <c r="L41" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M41" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N41" s="76" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="O41" s="76" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="P41" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q41" s="76">
         <v>2500</v>
       </c>
       <c r="R41" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S41" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T41" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U41" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V41" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W41" s="76">
         <v>2580</v>
       </c>
       <c r="X41" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y41" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y41" s="76" t="s">
+      <c r="Z41" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z41" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA41" s="76" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="AB41" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC41" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:31" ht="25.5">
       <c r="A42" s="3" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="B42" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="78" t="s">
+      <c r="D42" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D42" s="78" t="s">
+      <c r="E42" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E42" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="76" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="G42" s="76">
         <v>93.5</v>
       </c>
       <c r="H42" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I42" s="81">
         <v>55</v>
       </c>
       <c r="J42" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K42" s="76">
         <v>160</v>
       </c>
       <c r="L42" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M42" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N42" s="76" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="O42" s="76" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="P42" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q42" s="76">
         <v>3000</v>
       </c>
       <c r="R42" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S42" s="78" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="T42" s="78" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="U42" s="84" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="V42" s="76" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="W42" s="76">
         <v>2580</v>
       </c>
       <c r="X42" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y42" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y42" s="76" t="s">
+      <c r="Z42" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z42" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA42" s="76" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="AB42" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC42" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:31" ht="25.5">
       <c r="A43" s="2" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="B43" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C43" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C43" s="78" t="s">
+      <c r="D43" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D43" s="78" t="s">
+      <c r="E43" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E43" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G43" s="145">
+      <c r="F43" s="142" t="s">
+        <v>183</v>
+      </c>
+      <c r="G43" s="142">
         <v>95</v>
       </c>
       <c r="H43" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I43" s="81">
         <v>75</v>
       </c>
       <c r="J43" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K43" s="76">
         <v>160</v>
       </c>
       <c r="L43" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M43" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N43" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O43" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P43" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q43" s="76">
         <v>4000</v>
       </c>
-      <c r="R43" s="146" t="s">
-        <v>158</v>
+      <c r="R43" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S43" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T43" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U43" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V43" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W43" s="145">
+        <v>188</v>
+      </c>
+      <c r="W43" s="142">
         <v>2820</v>
       </c>
       <c r="X43" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y43" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y43" s="76" t="s">
+      <c r="Z43" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z43" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA43" s="76" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="AB43" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC43" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:31" ht="25.5">
       <c r="A44" s="3" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="B44" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C44" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C44" s="78" t="s">
+      <c r="D44" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D44" s="78" t="s">
+      <c r="E44" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E44" s="76" t="s">
-[...5 lines deleted...]
-      <c r="G44" s="145">
+      <c r="F44" s="142" t="s">
+        <v>191</v>
+      </c>
+      <c r="G44" s="142">
         <v>95</v>
       </c>
       <c r="H44" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I44" s="81">
         <v>75</v>
       </c>
       <c r="J44" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K44" s="76">
         <v>160</v>
       </c>
       <c r="L44" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M44" s="81" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>37</v>
+      </c>
+      <c r="N44" s="142" t="s">
+        <v>184</v>
+      </c>
+      <c r="O44" s="142" t="s">
+        <v>185</v>
       </c>
       <c r="P44" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q44" s="76">
         <v>4990</v>
       </c>
-      <c r="R44" s="146" t="s">
-        <v>158</v>
+      <c r="R44" s="143" t="s">
+        <v>149</v>
       </c>
       <c r="S44" s="78" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-        <v>196</v>
+        <v>172</v>
+      </c>
+      <c r="T44" s="144" t="s">
+        <v>186</v>
+      </c>
+      <c r="U44" s="145" t="s">
+        <v>187</v>
       </c>
       <c r="V44" s="76" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="W44" s="145">
+        <v>188</v>
+      </c>
+      <c r="W44" s="142">
         <v>2820</v>
       </c>
       <c r="X44" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y44" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y44" s="76" t="s">
+      <c r="Z44" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z44" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA44" s="76" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="AB44" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC44" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:31" ht="38.25">
       <c r="A45" s="2" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="B45" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C45" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C45" s="78" t="s">
+      <c r="D45" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D45" s="78" t="s">
+      <c r="E45" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E45" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" s="76" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="G45" s="76">
         <v>94.5</v>
       </c>
       <c r="H45" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I45" s="81">
         <v>110</v>
       </c>
       <c r="J45" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K45" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L45" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M45" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N45" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O45" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P45" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q45" s="76">
         <v>5000</v>
       </c>
-      <c r="R45" s="128" t="s">
-        <v>207</v>
+      <c r="R45" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S45" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T45" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U45" s="83">
         <v>5</v>
       </c>
       <c r="V45" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W45" s="76">
         <v>3920</v>
       </c>
       <c r="X45" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y45" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y45" s="76" t="s">
+      <c r="Z45" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z45" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA45" s="76" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="AB45" s="14" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="AC45" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="46" spans="1:31" ht="38.25">
       <c r="A46" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B46" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C46" s="78" t="s">
+      <c r="D46" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D46" s="78" t="s">
+      <c r="E46" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E46" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="76" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="G46" s="76">
         <v>94.5</v>
       </c>
       <c r="H46" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I46" s="81">
         <v>110</v>
       </c>
       <c r="J46" s="78" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="K46" s="78" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="L46" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M46" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N46" s="76" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="O46" s="76" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="P46" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q46" s="76">
         <v>6000</v>
       </c>
-      <c r="R46" s="128" t="s">
-        <v>207</v>
+      <c r="R46" s="127" t="s">
+        <v>198</v>
       </c>
       <c r="S46" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T46" s="78" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="U46" s="83">
         <v>5</v>
       </c>
       <c r="V46" s="76" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="W46" s="76">
         <v>3920</v>
       </c>
       <c r="X46" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y46" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y46" s="76" t="s">
+      <c r="Z46" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z46" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA46" s="76" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="AB46" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC46" s="6" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:31">
       <c r="A47" s="15"/>
       <c r="B47" s="10"/>
       <c r="C47" s="10"/>
       <c r="D47" s="10"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
-      <c r="H47" s="153"/>
-      <c r="I47" s="153"/>
+      <c r="H47" s="150"/>
+      <c r="I47" s="150"/>
       <c r="J47" s="10"/>
       <c r="K47" s="10"/>
-      <c r="L47" s="153"/>
-      <c r="M47" s="153"/>
+      <c r="L47" s="150"/>
+      <c r="M47" s="150"/>
       <c r="N47" s="11"/>
       <c r="O47" s="11"/>
       <c r="P47" s="11"/>
       <c r="Q47" s="11"/>
-      <c r="R47" s="152"/>
+      <c r="R47" s="149"/>
       <c r="S47" s="10"/>
       <c r="T47" s="10"/>
       <c r="U47" s="13"/>
       <c r="V47" s="11"/>
       <c r="W47" s="11"/>
-      <c r="X47" s="150"/>
+      <c r="X47" s="147"/>
       <c r="Y47" s="11"/>
       <c r="Z47" s="11"/>
       <c r="AA47" s="11"/>
       <c r="AB47" s="14"/>
       <c r="AC47" s="6"/>
     </row>
     <row r="48" spans="1:31">
       <c r="A48" s="15"/>
       <c r="B48" s="10"/>
       <c r="C48" s="10"/>
       <c r="D48" s="10"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="11"/>
       <c r="N48" s="11"/>
       <c r="O48" s="11"/>
       <c r="P48" s="11"/>
       <c r="Q48" s="11"/>
       <c r="R48" s="12"/>
       <c r="S48" s="11"/>
       <c r="T48" s="11"/>
       <c r="U48" s="11"/>
       <c r="V48" s="10"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="13"/>
       <c r="Z48" s="11"/>
       <c r="AA48" s="11"/>
       <c r="AB48" s="11"/>
       <c r="AC48" s="14"/>
       <c r="AD48" s="6"/>
       <c r="AE48" s="4"/>
     </row>
     <row r="49" spans="1:38" ht="17.100000000000001" customHeight="1">
       <c r="A49" s="75"/>
-      <c r="B49" s="209" t="s">
-[...25 lines deleted...]
-      <c r="Z49" s="211"/>
+      <c r="B49" s="239" t="s">
+        <v>3</v>
+      </c>
+      <c r="C49" s="240"/>
+      <c r="D49" s="240"/>
+      <c r="E49" s="240"/>
+      <c r="F49" s="240"/>
+      <c r="G49" s="240"/>
+      <c r="H49" s="240"/>
+      <c r="I49" s="240"/>
+      <c r="J49" s="240"/>
+      <c r="K49" s="240"/>
+      <c r="L49" s="240"/>
+      <c r="M49" s="240"/>
+      <c r="N49" s="240"/>
+      <c r="O49" s="240"/>
+      <c r="P49" s="240"/>
+      <c r="Q49" s="240"/>
+      <c r="R49" s="240"/>
+      <c r="S49" s="240"/>
+      <c r="T49" s="240"/>
+      <c r="U49" s="240"/>
+      <c r="V49" s="240"/>
+      <c r="W49" s="240"/>
+      <c r="X49" s="240"/>
+      <c r="Y49" s="240"/>
+      <c r="Z49" s="240"/>
       <c r="AA49" s="18"/>
     </row>
     <row r="50" spans="1:38" ht="26.25" customHeight="1">
       <c r="A50" s="75"/>
       <c r="B50" s="75"/>
       <c r="C50" s="75"/>
       <c r="D50" s="75"/>
       <c r="E50" s="75"/>
       <c r="F50" s="75"/>
       <c r="G50" s="75"/>
       <c r="H50" s="75"/>
-      <c r="I50" s="209" t="s">
+      <c r="I50" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="J50" s="240"/>
+      <c r="K50" s="240"/>
+      <c r="L50" s="240"/>
+      <c r="M50" s="240"/>
+      <c r="N50" s="240"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="241"/>
+      <c r="Q50" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="J50" s="211"/>
-[...6 lines deleted...]
-      <c r="Q50" s="209" t="s">
+      <c r="R50" s="240"/>
+      <c r="S50" s="241"/>
+      <c r="T50" s="239" t="s">
         <v>6</v>
       </c>
-      <c r="R50" s="211"/>
-[...9 lines deleted...]
-      <c r="Z50" s="141"/>
+      <c r="U50" s="241"/>
+      <c r="V50" s="138"/>
+      <c r="W50" s="138"/>
+      <c r="X50" s="138"/>
+      <c r="Y50" s="138"/>
+      <c r="Z50" s="138"/>
     </row>
     <row r="51" spans="1:38" ht="54.75" customHeight="1">
       <c r="A51" s="75"/>
       <c r="B51" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C51" s="76" t="s">
+      <c r="D51" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D51" s="76" t="s">
+      <c r="E51" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E51" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" s="76" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="G51" s="76" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="H51" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="I51" s="76" t="s">
+      <c r="J51" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="J51" s="77" t="s">
+      <c r="K51" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="K51" s="76" t="s">
+      <c r="L51" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="L51" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M51" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="N51" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="O51" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="O51" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P51" s="76" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="Q51" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="R51" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="R51" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S51" s="76" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="T51" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="U51" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="U51" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V51" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W51" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X51" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X51" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y51" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z51" s="76" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="AA51" s="11"/>
       <c r="AB51" s="11"/>
     </row>
     <row r="52" spans="1:38" ht="25.5">
       <c r="A52" s="86" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B52" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C52" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C52" s="78" t="s">
+      <c r="D52" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D52" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="76" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I52" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K52" s="76">
         <v>50</v>
       </c>
       <c r="L52" s="76">
         <v>160</v>
       </c>
       <c r="M52" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N52" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="Q52" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R52" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S52" s="85" t="s">
+        <v>244</v>
+      </c>
+      <c r="T52" s="76" t="s">
+        <v>150</v>
+      </c>
+      <c r="U52" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="V52" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="W52" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="X52" s="77" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y52" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z52" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB52" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="AE52" s="40" t="s">
+        <v>246</v>
+      </c>
+      <c r="AF52" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="AG52" s="40" t="s">
+        <v>248</v>
+      </c>
+      <c r="AH52" s="105" t="s">
+        <v>249</v>
+      </c>
+      <c r="AI52" s="40" t="s">
+        <v>250</v>
+      </c>
+      <c r="AJ52" s="40" t="s">
+        <v>251</v>
+      </c>
+      <c r="AK52" s="105" t="s">
+        <v>252</v>
+      </c>
+      <c r="AL52" s="105" t="s">
         <v>253</v>
-      </c>
-[...46 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="53" spans="1:38" ht="25.5">
       <c r="A53" s="87" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="B53" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C53" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C53" s="78" t="s">
+      <c r="D53" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D53" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="76" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F53" s="76" t="str">
-        <f t="shared" ref="F53:F56" si="0">CONCATENATE(AK53," / ",AL53)</f>
+        <f>CONCATENATE(AK53," / ",AL53)</f>
         <v>349 / 387</v>
       </c>
       <c r="G53" s="76">
         <v>2</v>
       </c>
       <c r="H53" s="76">
         <v>93.8</v>
       </c>
       <c r="I53" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J53" s="76">
         <v>4</v>
       </c>
       <c r="K53" s="76">
         <v>50</v>
       </c>
       <c r="L53" s="76">
         <v>160</v>
       </c>
       <c r="M53" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N53" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O53" s="76" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="P53" s="76">
         <v>34</v>
       </c>
       <c r="Q53" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R53" s="76">
         <v>399</v>
       </c>
       <c r="S53" s="85" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="T53" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U53" s="76">
         <v>1.8</v>
       </c>
       <c r="V53" s="76" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="W53" s="76">
         <v>300</v>
       </c>
       <c r="X53" s="77" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y53" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="Z53" s="76" t="s">
         <v>254</v>
       </c>
-      <c r="Y53" s="76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB53" s="14" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="AE53">
         <v>399</v>
       </c>
       <c r="AF53">
         <v>0.874</v>
       </c>
       <c r="AG53">
         <v>0.97099999999999997</v>
       </c>
       <c r="AH53">
         <v>33471.4</v>
       </c>
       <c r="AI53" s="106">
         <f>ROUND((AE53*1000*AF53/AH53),0)</f>
         <v>10</v>
       </c>
       <c r="AJ53" s="106">
         <f>ROUND((AE53*1000*AG53/AH53),0)</f>
         <v>12</v>
       </c>
       <c r="AK53" s="106">
         <f>ROUND(AE53*AF53,0)</f>
         <v>349</v>
       </c>
       <c r="AL53" s="106">
         <f>ROUND(AE53*AG53,0)</f>
         <v>387</v>
       </c>
     </row>
     <row r="54" spans="1:38" ht="25.5">
       <c r="A54" s="88" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B54" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C54" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C54" s="78" t="s">
+      <c r="D54" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D54" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="76" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F54" s="76" t="str">
-        <f t="shared" si="0"/>
+        <f>CONCATENATE(AK54," / ",AL54)</f>
         <v>437 / 486</v>
       </c>
       <c r="G54" s="76">
         <v>2</v>
       </c>
       <c r="H54" s="76">
         <v>93.8</v>
       </c>
       <c r="I54" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J54" s="76">
         <v>4</v>
       </c>
       <c r="K54" s="76">
         <v>50</v>
       </c>
       <c r="L54" s="76">
         <v>160</v>
       </c>
       <c r="M54" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N54" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O54" s="76" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="P54" s="76">
         <v>40</v>
       </c>
       <c r="Q54" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R54" s="76">
         <v>500</v>
       </c>
       <c r="S54" s="85" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="T54" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U54" s="76">
         <v>2.5</v>
       </c>
       <c r="V54" s="76" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="W54" s="76">
         <v>310</v>
       </c>
       <c r="X54" s="77" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="Y54" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Z54" s="76" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="AB54" s="14" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="AE54">
         <v>500</v>
       </c>
       <c r="AF54">
         <v>0.874</v>
       </c>
       <c r="AG54">
         <v>0.97099999999999997</v>
       </c>
       <c r="AH54">
         <v>33471.4</v>
       </c>
       <c r="AI54" s="106">
-        <f t="shared" ref="AI54:AI56" si="1">ROUND((AE54*1000*AF54/AH54),0)</f>
+        <f>ROUND((AE54*1000*AF54/AH54),0)</f>
         <v>13</v>
       </c>
       <c r="AJ54" s="106">
-        <f t="shared" ref="AJ54:AJ56" si="2">ROUND((AE54*1000*AG54/AH54),0)</f>
+        <f>ROUND((AE54*1000*AG54/AH54),0)</f>
         <v>15</v>
       </c>
       <c r="AK54" s="106">
-        <f t="shared" ref="AK54:AK56" si="3">ROUND(AE54*AF54,0)</f>
+        <f>ROUND(AE54*AF54,0)</f>
         <v>437</v>
       </c>
       <c r="AL54" s="106">
-        <f t="shared" ref="AL54:AL56" si="4">ROUND(AE54*AG54,0)</f>
+        <f>ROUND(AE54*AG54,0)</f>
         <v>486</v>
       </c>
     </row>
     <row r="55" spans="1:38" ht="25.5">
       <c r="A55" s="87" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="B55" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C55" s="78" t="s">
+      <c r="D55" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D55" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="76" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F55" s="76" t="str">
-        <f t="shared" si="0"/>
+        <f>CONCATENATE(AK55," / ",AL55)</f>
         <v>656 / 728</v>
       </c>
       <c r="G55" s="76">
         <v>3</v>
       </c>
       <c r="H55" s="76">
         <v>93.8</v>
       </c>
       <c r="I55" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J55" s="76">
         <v>7</v>
       </c>
       <c r="K55" s="76">
         <v>50</v>
       </c>
       <c r="L55" s="76">
         <v>160</v>
       </c>
       <c r="M55" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N55" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O55" s="76" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="P55" s="76">
         <v>50</v>
       </c>
       <c r="Q55" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R55" s="76">
         <v>750</v>
       </c>
       <c r="S55" s="85" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="T55" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U55" s="76">
         <v>3.6</v>
       </c>
       <c r="V55" s="76" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="W55" s="76">
         <v>530</v>
       </c>
       <c r="X55" s="77" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="Y55" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Z55" s="76" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="AB55" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AE55">
         <v>750</v>
       </c>
       <c r="AF55">
         <v>0.874</v>
       </c>
       <c r="AG55">
         <v>0.97099999999999997</v>
       </c>
       <c r="AH55">
         <v>33471.4</v>
       </c>
       <c r="AI55" s="106">
-        <f t="shared" si="1"/>
+        <f>ROUND((AE55*1000*AF55/AH55),0)</f>
         <v>20</v>
       </c>
       <c r="AJ55" s="106">
-        <f t="shared" si="2"/>
+        <f>ROUND((AE55*1000*AG55/AH55),0)</f>
         <v>22</v>
       </c>
       <c r="AK55" s="106">
-        <f t="shared" si="3"/>
+        <f>ROUND(AE55*AF55,0)</f>
         <v>656</v>
       </c>
       <c r="AL55" s="106">
-        <f t="shared" si="4"/>
+        <f>ROUND(AE55*AG55,0)</f>
         <v>728</v>
       </c>
     </row>
     <row r="56" spans="1:38" ht="25.5">
       <c r="A56" s="88" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B56" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C56" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C56" s="78" t="s">
+      <c r="D56" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D56" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="76" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="F56" s="76" t="str">
-        <f t="shared" si="0"/>
+        <f>CONCATENATE(AK56," / ",AL56)</f>
         <v>874 / 971</v>
       </c>
       <c r="G56" s="76">
         <v>4</v>
       </c>
       <c r="H56" s="76">
         <v>93.8</v>
       </c>
       <c r="I56" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J56" s="76">
         <v>9</v>
       </c>
       <c r="K56" s="76">
         <v>50</v>
       </c>
       <c r="L56" s="76">
         <v>160</v>
       </c>
       <c r="M56" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N56" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O56" s="76" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="P56" s="76">
         <v>47</v>
       </c>
       <c r="Q56" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R56" s="76">
         <v>1000</v>
       </c>
       <c r="S56" s="85" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="T56" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U56" s="76">
         <v>4.9000000000000004</v>
       </c>
       <c r="V56" s="76" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="W56" s="76">
         <v>615</v>
       </c>
       <c r="X56" s="77" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="Y56" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="Z56" s="76" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="AB56" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AE56">
         <v>1000</v>
       </c>
       <c r="AF56">
         <v>0.874</v>
       </c>
       <c r="AG56">
         <v>0.97099999999999997</v>
       </c>
       <c r="AH56">
         <v>33471.4</v>
       </c>
       <c r="AI56" s="106">
-        <f t="shared" si="1"/>
+        <f>ROUND((AE56*1000*AF56/AH56),0)</f>
         <v>26</v>
       </c>
       <c r="AJ56" s="106">
-        <f t="shared" si="2"/>
+        <f>ROUND((AE56*1000*AG56/AH56),0)</f>
         <v>29</v>
       </c>
       <c r="AK56" s="106">
-        <f t="shared" si="3"/>
+        <f>ROUND(AE56*AF56,0)</f>
         <v>874</v>
       </c>
       <c r="AL56" s="106">
-        <f t="shared" si="4"/>
+        <f>ROUND(AE56*AG56,0)</f>
         <v>971</v>
       </c>
     </row>
     <row r="61" spans="1:38" ht="17.100000000000001" customHeight="1">
-      <c r="B61" s="212" t="s">
-[...26 lines deleted...]
-      <c r="AA61" s="212"/>
+      <c r="B61" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="C61" s="238"/>
+      <c r="D61" s="238"/>
+      <c r="E61" s="238"/>
+      <c r="F61" s="238"/>
+      <c r="G61" s="238"/>
+      <c r="H61" s="238"/>
+      <c r="I61" s="238"/>
+      <c r="J61" s="238"/>
+      <c r="K61" s="238"/>
+      <c r="L61" s="238"/>
+      <c r="M61" s="238"/>
+      <c r="N61" s="238"/>
+      <c r="O61" s="238"/>
+      <c r="P61" s="238"/>
+      <c r="Q61" s="238"/>
+      <c r="R61" s="238"/>
+      <c r="S61" s="238"/>
+      <c r="T61" s="238"/>
+      <c r="U61" s="238"/>
+      <c r="V61" s="238"/>
+      <c r="W61" s="238"/>
+      <c r="X61" s="238"/>
+      <c r="Y61" s="238"/>
+      <c r="Z61" s="238"/>
+      <c r="AA61" s="238"/>
     </row>
     <row r="62" spans="1:38">
       <c r="B62" s="75"/>
       <c r="C62" s="75"/>
       <c r="D62" s="75"/>
       <c r="E62" s="75"/>
       <c r="F62" s="75"/>
       <c r="G62" s="75"/>
-      <c r="H62" s="209" t="s">
+      <c r="H62" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I62" s="240"/>
+      <c r="J62" s="240"/>
+      <c r="K62" s="240"/>
+      <c r="L62" s="240"/>
+      <c r="M62" s="240"/>
+      <c r="N62" s="240"/>
+      <c r="O62" s="241"/>
+      <c r="P62" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I62" s="211"/>
-[...6 lines deleted...]
-      <c r="P62" s="209" t="s">
+      <c r="Q62" s="240"/>
+      <c r="R62" s="241"/>
+      <c r="S62" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="Q62" s="211"/>
-[...11 lines deleted...]
-      <c r="AA62" s="141"/>
+      <c r="T62" s="238"/>
+      <c r="U62" s="238"/>
+      <c r="V62" s="138"/>
+      <c r="W62" s="138"/>
+      <c r="X62" s="138"/>
+      <c r="Y62" s="138"/>
+      <c r="Z62" s="138"/>
+      <c r="AA62" s="138"/>
       <c r="AB62" s="1"/>
     </row>
     <row r="63" spans="1:38" ht="44.1" customHeight="1">
       <c r="A63" s="5"/>
       <c r="B63" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C63" s="76" t="s">
+      <c r="D63" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D63" s="76" t="s">
+      <c r="E63" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E63" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F63" s="76" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G63" s="77" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="H63" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="I63" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="I63" s="77" t="s">
+      <c r="J63" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="J63" s="76" t="s">
+      <c r="K63" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="K63" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L63" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M63" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N63" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="N63" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O63" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P63" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q63" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="Q63" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R63" s="76" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="S63" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T63" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="T63" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U63" s="76" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="V63" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W63" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X63" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X63" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y63" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z63" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA63" s="76" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:38" ht="36.950000000000003" customHeight="1">
       <c r="A64" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B64" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C64" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C64" s="78" t="s">
+      <c r="D64" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D64" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F64" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G64" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H64" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I64" s="107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J64" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K64" s="76">
         <v>80</v>
       </c>
       <c r="L64" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M64" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="O64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="P64" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="R64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="S64" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="T64" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="U64" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="V64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="W64" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="X64" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="M64" s="81" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Y64" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z64" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA64" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB64" s="14"/>
       <c r="AC64" s="6" t="s">
-        <v>276</v>
+        <v>267</v>
       </c>
       <c r="AD64" s="40"/>
       <c r="AE64" s="40" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="AF64" s="40" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="AG64" s="40" t="s">
-        <v>277</v>
+        <v>268</v>
       </c>
       <c r="AH64" s="105" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="AI64" s="40" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="AJ64" s="40" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="AK64" s="105" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="AL64" s="105" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:38" ht="38.25">
       <c r="A65" s="2" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="B65" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C65" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C65" s="78" t="s">
+      <c r="D65" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D65" s="78" t="s">
+      <c r="E65" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E65" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" s="76" t="str">
-        <f>CONCATENATE(AK65," / ",AL65)</f>
+        <f t="shared" ref="F65:F70" si="0">CONCATENATE(AK65," / ",AL65)</f>
         <v>2577 / 2781</v>
       </c>
       <c r="G65" s="76">
         <v>92</v>
       </c>
       <c r="H65" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I65" s="107">
         <v>407</v>
       </c>
       <c r="J65" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K65" s="76">
         <v>80</v>
       </c>
       <c r="L65" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M65" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N65" s="76" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="O65" s="76" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="P65" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q65" s="76">
         <v>3000</v>
       </c>
       <c r="R65" s="82" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="S65" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T65" s="78" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="U65" s="104" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="V65" s="76" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="W65" s="76">
         <v>10694</v>
       </c>
       <c r="X65" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y65" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z65" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA65" s="76" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="AB65" s="14"/>
       <c r="AC65" s="6" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="AD65" s="40"/>
       <c r="AE65">
         <v>3000</v>
       </c>
       <c r="AF65">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG65">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH65">
         <v>33471.4</v>
       </c>
       <c r="AI65" s="106">
-        <f>ROUND((AE65*1000*AF65/AH65),0)</f>
+        <f t="shared" ref="AI65:AI70" si="1">ROUND((AE65*1000*AF65/AH65),0)</f>
         <v>77</v>
       </c>
       <c r="AJ65" s="106">
-        <f>ROUND((AE65*1000*AG65/AH65),0)</f>
+        <f t="shared" ref="AJ65:AJ70" si="2">ROUND((AE65*1000*AG65/AH65),0)</f>
         <v>83</v>
       </c>
       <c r="AK65">
-        <f>AE65*AF65</f>
+        <f t="shared" ref="AK65:AK70" si="3">AE65*AF65</f>
         <v>2577</v>
       </c>
       <c r="AL65">
-        <f>AE65*AG65</f>
+        <f t="shared" ref="AL65:AL70" si="4">AE65*AG65</f>
         <v>2781</v>
       </c>
     </row>
     <row r="66" spans="1:38" ht="38.25">
       <c r="A66" s="3" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="B66" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C66" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C66" s="78" t="s">
+      <c r="D66" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D66" s="78" t="s">
+      <c r="E66" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E66" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F66" s="76" t="str">
-        <f t="shared" ref="F66:F70" si="5">CONCATENATE(AK66," / ",AL66)</f>
+        <f t="shared" si="0"/>
         <v>3436 / 3708</v>
       </c>
       <c r="G66" s="76">
         <v>92</v>
       </c>
       <c r="H66" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I66" s="107">
         <v>464</v>
       </c>
       <c r="J66" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K66" s="76">
         <v>80</v>
       </c>
       <c r="L66" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M66" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N66" s="76" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="O66" s="76" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="P66" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q66" s="76">
         <v>4000</v>
       </c>
       <c r="R66" s="82" t="s">
+        <v>274</v>
+      </c>
+      <c r="S66" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="T66" s="78" t="s">
+        <v>282</v>
+      </c>
+      <c r="U66" s="104" t="s">
         <v>283</v>
       </c>
-      <c r="S66" s="78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V66" s="76" t="s">
-        <v>293</v>
+        <v>284</v>
       </c>
       <c r="W66" s="76">
         <v>14030</v>
       </c>
       <c r="X66" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y66" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z66" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA66" s="76" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="AB66" s="14"/>
       <c r="AC66" s="6" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="AD66" s="40"/>
       <c r="AE66">
         <v>4000</v>
       </c>
       <c r="AF66">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG66">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH66">
         <v>33471.4</v>
       </c>
       <c r="AI66" s="106">
-        <f t="shared" ref="AI66:AI70" si="6">ROUND((AE66*1000*AF66/AH66),0)</f>
+        <f t="shared" si="1"/>
         <v>103</v>
       </c>
       <c r="AJ66" s="106">
-        <f t="shared" ref="AJ66:AJ70" si="7">ROUND((AE66*1000*AG66/AH66),0)</f>
+        <f t="shared" si="2"/>
         <v>111</v>
       </c>
       <c r="AK66">
-        <f t="shared" ref="AK66:AK70" si="8">AE66*AF66</f>
+        <f t="shared" si="3"/>
         <v>3436</v>
       </c>
       <c r="AL66">
-        <f t="shared" ref="AL66:AL70" si="9">AE66*AG66</f>
+        <f t="shared" si="4"/>
         <v>3708</v>
       </c>
     </row>
     <row r="67" spans="1:38" ht="38.25">
       <c r="A67" s="2" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="B67" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C67" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C67" s="78" t="s">
+      <c r="D67" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D67" s="78" t="s">
+      <c r="E67" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E67" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F67" s="76" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>4295 / 4635</v>
       </c>
       <c r="G67" s="76">
         <v>92</v>
       </c>
       <c r="H67" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I67" s="107">
         <v>518</v>
       </c>
       <c r="J67" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K67" s="76">
         <v>80</v>
       </c>
       <c r="L67" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M67" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N67" s="76" t="s">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="O67" s="76" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="P67" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q67" s="76">
         <v>5000</v>
       </c>
       <c r="R67" s="82" t="s">
+        <v>274</v>
+      </c>
+      <c r="S67" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="T67" s="78" t="s">
+        <v>282</v>
+      </c>
+      <c r="U67" s="104" t="s">
         <v>283</v>
       </c>
-      <c r="S67" s="78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V67" s="76" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="W67" s="76">
         <v>15383</v>
       </c>
       <c r="X67" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y67" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z67" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA67" s="76" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="AB67" s="14"/>
       <c r="AC67" s="6" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="AD67" s="40"/>
       <c r="AE67">
         <v>5000</v>
       </c>
       <c r="AF67">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG67">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH67">
         <v>33471.4</v>
       </c>
       <c r="AI67" s="106">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v>128</v>
       </c>
       <c r="AJ67" s="106">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>138</v>
       </c>
       <c r="AK67">
-        <f t="shared" si="8"/>
+        <f t="shared" si="3"/>
         <v>4295</v>
       </c>
       <c r="AL67">
-        <f t="shared" si="9"/>
+        <f t="shared" si="4"/>
         <v>4635</v>
       </c>
     </row>
     <row r="68" spans="1:38" ht="38.25">
       <c r="A68" s="3" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B68" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C68" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C68" s="78" t="s">
+      <c r="D68" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D68" s="78" t="s">
+      <c r="E68" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E68" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="76" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>5154 / 5562</v>
       </c>
       <c r="G68" s="76">
         <v>92</v>
       </c>
       <c r="H68" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I68" s="107">
         <v>724</v>
       </c>
       <c r="J68" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K68" s="76">
         <v>80</v>
       </c>
       <c r="L68" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M68" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N68" s="76" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="O68" s="76" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="P68" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q68" s="76">
         <v>6000</v>
       </c>
       <c r="R68" s="82" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="S68" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T68" s="78" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="U68" s="104" t="s">
-        <v>292</v>
+        <v>283</v>
       </c>
       <c r="V68" s="76" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="W68" s="76">
         <v>19403</v>
       </c>
       <c r="X68" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y68" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z68" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA68" s="76" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="AB68" s="14"/>
       <c r="AC68" s="6" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="AD68" s="40"/>
       <c r="AE68">
         <v>6000</v>
       </c>
       <c r="AF68">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG68">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH68">
         <v>33471.4</v>
       </c>
       <c r="AI68" s="106">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v>154</v>
       </c>
       <c r="AJ68" s="106">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>166</v>
       </c>
       <c r="AK68">
-        <f t="shared" si="8"/>
+        <f t="shared" si="3"/>
         <v>5154</v>
       </c>
       <c r="AL68">
-        <f t="shared" si="9"/>
+        <f t="shared" si="4"/>
         <v>5562</v>
       </c>
     </row>
     <row r="69" spans="1:38" ht="38.25">
       <c r="A69" s="2" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B69" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C69" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C69" s="78" t="s">
+      <c r="D69" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D69" s="78" t="s">
+      <c r="E69" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E69" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F69" s="76" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>6872 / 7416</v>
       </c>
       <c r="G69" s="76">
         <v>92</v>
       </c>
       <c r="H69" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I69" s="107">
         <v>898</v>
       </c>
       <c r="J69" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K69" s="76">
         <v>80</v>
       </c>
       <c r="L69" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M69" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N69" s="76" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="O69" s="76" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="P69" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q69" s="76">
         <v>8000</v>
       </c>
       <c r="R69" s="82" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="S69" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T69" s="78" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="U69" s="104" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="V69" s="76" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="W69" s="76">
         <v>24134</v>
       </c>
       <c r="X69" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y69" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z69" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA69" s="76" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="AB69" s="14"/>
       <c r="AC69" s="6" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="AD69" s="40"/>
       <c r="AE69">
         <v>8000</v>
       </c>
       <c r="AF69">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG69">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH69">
         <v>33471.4</v>
       </c>
       <c r="AI69" s="106">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v>205</v>
       </c>
       <c r="AJ69" s="106">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>222</v>
       </c>
       <c r="AK69">
-        <f t="shared" si="8"/>
+        <f t="shared" si="3"/>
         <v>6872</v>
       </c>
       <c r="AL69">
-        <f t="shared" si="9"/>
+        <f t="shared" si="4"/>
         <v>7416</v>
       </c>
     </row>
     <row r="70" spans="1:38" ht="38.25">
       <c r="A70" s="3" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="B70" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C70" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C70" s="78" t="s">
+      <c r="D70" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D70" s="78" t="s">
+      <c r="E70" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="E70" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="76" t="str">
-        <f t="shared" si="5"/>
+        <f t="shared" si="0"/>
         <v>8590 / 9270</v>
       </c>
       <c r="G70" s="76">
         <v>92</v>
       </c>
       <c r="H70" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I70" s="107">
         <v>1043</v>
       </c>
       <c r="J70" s="78" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="K70" s="76">
         <v>80</v>
       </c>
       <c r="L70" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M70" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N70" s="76" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="O70" s="76" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="P70" s="76" t="s">
-        <v>275</v>
+        <v>266</v>
       </c>
       <c r="Q70" s="76">
         <v>10000</v>
       </c>
       <c r="R70" s="82" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="S70" s="78" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="T70" s="78" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="U70" s="104" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="V70" s="76" t="s">
-        <v>313</v>
+        <v>303</v>
       </c>
       <c r="W70" s="76">
         <v>27219</v>
       </c>
       <c r="X70" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y70" s="76" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="Z70" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA70" s="76" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="AB70" s="14"/>
       <c r="AC70" s="6" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="AD70" s="40"/>
       <c r="AE70">
         <v>10000</v>
       </c>
       <c r="AF70">
         <v>0.85899999999999999</v>
       </c>
       <c r="AG70">
         <v>0.92700000000000005</v>
       </c>
       <c r="AH70">
         <v>33471.4</v>
       </c>
       <c r="AI70" s="106">
-        <f t="shared" si="6"/>
+        <f t="shared" si="1"/>
         <v>257</v>
       </c>
       <c r="AJ70" s="106">
-        <f t="shared" si="7"/>
+        <f t="shared" si="2"/>
         <v>277</v>
       </c>
       <c r="AK70">
-        <f t="shared" si="8"/>
+        <f t="shared" si="3"/>
         <v>8590</v>
       </c>
       <c r="AL70">
-        <f t="shared" si="9"/>
+        <f t="shared" si="4"/>
         <v>9270</v>
       </c>
     </row>
     <row r="71" spans="1:38">
       <c r="A71" s="38"/>
       <c r="B71" s="38"/>
       <c r="C71" s="38"/>
     </row>
     <row r="72" spans="1:38">
       <c r="A72" s="38"/>
       <c r="B72" s="38"/>
       <c r="C72" s="38"/>
     </row>
     <row r="73" spans="1:38">
       <c r="A73" s="38"/>
       <c r="B73" s="38"/>
       <c r="C73" s="38"/>
     </row>
     <row r="74" spans="1:38">
       <c r="A74" s="38"/>
       <c r="B74" s="38"/>
       <c r="C74" s="38"/>
     </row>
     <row r="75" spans="1:38" ht="17.100000000000001" customHeight="1">
-      <c r="B75" s="212" t="s">
-[...26 lines deleted...]
-      <c r="AA75" s="212"/>
+      <c r="B75" s="238" t="s">
+        <v>304</v>
+      </c>
+      <c r="C75" s="238"/>
+      <c r="D75" s="238"/>
+      <c r="E75" s="238"/>
+      <c r="F75" s="238"/>
+      <c r="G75" s="238"/>
+      <c r="H75" s="238"/>
+      <c r="I75" s="238"/>
+      <c r="J75" s="238"/>
+      <c r="K75" s="238"/>
+      <c r="L75" s="238"/>
+      <c r="M75" s="238"/>
+      <c r="N75" s="238"/>
+      <c r="O75" s="238"/>
+      <c r="P75" s="238"/>
+      <c r="Q75" s="238"/>
+      <c r="R75" s="238"/>
+      <c r="S75" s="238"/>
+      <c r="T75" s="238"/>
+      <c r="U75" s="238"/>
+      <c r="V75" s="238"/>
+      <c r="W75" s="238"/>
+      <c r="X75" s="238"/>
+      <c r="Y75" s="238"/>
+      <c r="Z75" s="238"/>
+      <c r="AA75" s="238"/>
     </row>
     <row r="76" spans="1:38">
       <c r="B76" s="75"/>
       <c r="C76" s="75"/>
       <c r="D76" s="75"/>
       <c r="E76" s="75"/>
       <c r="F76" s="75"/>
       <c r="G76" s="75"/>
-      <c r="H76" s="209" t="s">
+      <c r="H76" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I76" s="240"/>
+      <c r="J76" s="240"/>
+      <c r="K76" s="240"/>
+      <c r="L76" s="240"/>
+      <c r="M76" s="240"/>
+      <c r="N76" s="240"/>
+      <c r="O76" s="241"/>
+      <c r="P76" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I76" s="211"/>
-[...6 lines deleted...]
-      <c r="P76" s="209" t="s">
+      <c r="Q76" s="240"/>
+      <c r="R76" s="241"/>
+      <c r="S76" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="Q76" s="211"/>
-[...11 lines deleted...]
-      <c r="AA76" s="141"/>
+      <c r="T76" s="238"/>
+      <c r="U76" s="238"/>
+      <c r="V76" s="138"/>
+      <c r="W76" s="138"/>
+      <c r="X76" s="138"/>
+      <c r="Y76" s="138"/>
+      <c r="Z76" s="138"/>
+      <c r="AA76" s="138"/>
       <c r="AB76" s="1"/>
     </row>
     <row r="77" spans="1:38" ht="44.1" customHeight="1">
       <c r="A77" s="5"/>
       <c r="B77" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C77" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C77" s="76" t="s">
+      <c r="D77" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D77" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="77" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="F77" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="G77" s="77" t="s">
+      <c r="H77" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="H77" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77" s="77" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="J77" s="76" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K77" s="76" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="L77" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="M77" s="76" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="N77" s="42" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="O77" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="P77" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q77" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="Q77" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R77" s="76" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="S77" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T77" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="T77" s="76" t="s">
+      <c r="U77" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="U77" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V77" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W77" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X77" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X77" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y77" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z77" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA77" s="76" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:38" ht="36.950000000000003" customHeight="1">
       <c r="A78" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B78" s="78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C78" s="78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D78" s="78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E78" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G78" s="75"/>
       <c r="H78" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I78" s="81"/>
       <c r="J78" s="78">
         <v>150</v>
       </c>
       <c r="K78" s="76">
         <v>160</v>
       </c>
       <c r="L78" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M78" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N78" s="81" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="O78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P78" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="R78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="T78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="U78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="X78" s="80"/>
       <c r="Y78" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z78" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z78" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA78" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB78" s="14" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="AC78" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="AD78" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:38" ht="25.5">
       <c r="A79" s="2" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="B79" s="78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C79" s="78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D79" s="78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E79" s="76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F79" s="76" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="G79" s="76">
         <v>95.5</v>
       </c>
       <c r="H79" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I79" s="81">
         <v>16.25</v>
       </c>
       <c r="J79" s="78">
         <v>150</v>
       </c>
       <c r="K79" s="76">
         <v>160</v>
       </c>
       <c r="L79" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M79" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N79" s="81" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="O79" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P79" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q79" s="76">
         <v>750</v>
       </c>
       <c r="R79" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S79" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T79" s="76">
         <v>13</v>
       </c>
       <c r="U79" s="83">
         <v>1</v>
       </c>
       <c r="V79" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W79" s="76">
         <v>820</v>
       </c>
       <c r="X79" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y79" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y79" s="76" t="s">
+      <c r="Z79" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z79" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA79" s="76" t="s">
-        <v>322</v>
+        <v>312</v>
       </c>
       <c r="AB79" s="14" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="AC79" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD79" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="80" spans="1:38" ht="25.5">
       <c r="A80" s="3" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B80" s="78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C80" s="78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D80" s="78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E80" s="76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F80" s="76" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G80" s="76">
         <v>96.8</v>
       </c>
       <c r="H80" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I80" s="81">
         <v>14.25</v>
       </c>
       <c r="J80" s="78">
         <v>150</v>
       </c>
       <c r="K80" s="76">
         <v>160</v>
       </c>
       <c r="L80" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M80" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N80" s="81" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="O80" s="76" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="P80" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q80" s="76">
         <v>1000</v>
       </c>
       <c r="R80" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S80" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T80" s="76">
         <v>13</v>
       </c>
       <c r="U80" s="83">
         <v>1</v>
       </c>
       <c r="V80" s="76" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="W80" s="76">
         <v>820</v>
       </c>
       <c r="X80" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y80" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y80" s="76" t="s">
+      <c r="Z80" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z80" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA80" s="76" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="AB80" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC80" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD80" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="81" spans="1:38" ht="25.5">
       <c r="A81" s="2" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="B81" s="78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C81" s="78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D81" s="78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E81" s="76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F81" s="76" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G81" s="76">
         <v>94.6</v>
       </c>
       <c r="H81" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I81" s="81">
         <v>44</v>
       </c>
       <c r="J81" s="78">
         <v>150</v>
       </c>
       <c r="K81" s="76">
         <v>160</v>
       </c>
       <c r="L81" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M81" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N81" s="81" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="O81" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P81" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q81" s="76">
         <v>1500</v>
       </c>
       <c r="R81" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S81" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T81" s="76">
         <v>16</v>
       </c>
       <c r="U81" s="83">
         <v>1.6</v>
       </c>
       <c r="V81" s="76" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="W81" s="76">
         <v>1654</v>
       </c>
       <c r="X81" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y81" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y81" s="76" t="s">
+      <c r="Z81" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z81" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA81" s="76" t="s">
-        <v>324</v>
+        <v>314</v>
       </c>
       <c r="AB81" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC81" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD81" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="82" spans="1:38" ht="25.5">
       <c r="A82" s="3" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="B82" s="78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="C82" s="78" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D82" s="78" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="E82" s="76" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F82" s="76" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="G82" s="76">
         <v>94.6</v>
       </c>
       <c r="H82" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I82" s="81">
         <v>40</v>
       </c>
       <c r="J82" s="78">
         <v>150</v>
       </c>
       <c r="K82" s="76">
         <v>160</v>
       </c>
       <c r="L82" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="M82" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N82" s="81" t="s">
-        <v>321</v>
+        <v>311</v>
       </c>
       <c r="O82" s="76" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="P82" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="Q82" s="76">
         <v>2000</v>
       </c>
       <c r="R82" s="82" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="S82" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="T82" s="76">
         <v>16</v>
       </c>
       <c r="U82" s="83">
         <v>1.6</v>
       </c>
       <c r="V82" s="76" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="W82" s="76">
         <v>1654</v>
       </c>
       <c r="X82" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y82" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="Y82" s="76" t="s">
+      <c r="Z82" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="Z82" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA82" s="76" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="AB82" s="14" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="AC82" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD82" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
     </row>
     <row r="88" spans="1:38" ht="17.100000000000001" customHeight="1">
-      <c r="B88" s="212" t="s">
-[...26 lines deleted...]
-      <c r="AA88" s="212"/>
+      <c r="B88" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="C88" s="238"/>
+      <c r="D88" s="238"/>
+      <c r="E88" s="238"/>
+      <c r="F88" s="238"/>
+      <c r="G88" s="238"/>
+      <c r="H88" s="238"/>
+      <c r="I88" s="238"/>
+      <c r="J88" s="238"/>
+      <c r="K88" s="238"/>
+      <c r="L88" s="238"/>
+      <c r="M88" s="238"/>
+      <c r="N88" s="238"/>
+      <c r="O88" s="238"/>
+      <c r="P88" s="238"/>
+      <c r="Q88" s="238"/>
+      <c r="R88" s="238"/>
+      <c r="S88" s="238"/>
+      <c r="T88" s="238"/>
+      <c r="U88" s="238"/>
+      <c r="V88" s="238"/>
+      <c r="W88" s="238"/>
+      <c r="X88" s="238"/>
+      <c r="Y88" s="238"/>
+      <c r="Z88" s="238"/>
+      <c r="AA88" s="238"/>
     </row>
     <row r="89" spans="1:38" ht="15.75" customHeight="1">
       <c r="B89" s="75"/>
       <c r="C89" s="75"/>
       <c r="D89" s="75"/>
       <c r="E89" s="75"/>
       <c r="F89" s="75"/>
       <c r="G89" s="75"/>
-      <c r="H89" s="209" t="s">
+      <c r="H89" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I89" s="240"/>
+      <c r="J89" s="240"/>
+      <c r="K89" s="240"/>
+      <c r="L89" s="240"/>
+      <c r="M89" s="240"/>
+      <c r="N89" s="240"/>
+      <c r="O89" s="240"/>
+      <c r="P89" s="241"/>
+      <c r="Q89" s="239" t="s">
         <v>5</v>
       </c>
-      <c r="I89" s="211"/>
-[...7 lines deleted...]
-      <c r="Q89" s="209" t="s">
+      <c r="R89" s="240"/>
+      <c r="S89" s="241"/>
+      <c r="T89" s="238" t="s">
         <v>6</v>
       </c>
-      <c r="R89" s="211"/>
-[...10 lines deleted...]
-      <c r="AA89" s="141"/>
+      <c r="U89" s="238"/>
+      <c r="V89" s="138"/>
+      <c r="W89" s="138"/>
+      <c r="X89" s="138"/>
+      <c r="Y89" s="138"/>
+      <c r="Z89" s="138"/>
+      <c r="AA89" s="138"/>
     </row>
     <row r="90" spans="1:38" ht="44.1" customHeight="1">
       <c r="A90" s="5"/>
       <c r="B90" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C90" s="76" t="s">
+      <c r="D90" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="D90" s="76" t="s">
+      <c r="E90" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E90" s="77" t="s">
+      <c r="F90" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="F90" s="76" t="s">
+      <c r="G90" s="76" t="s">
+        <v>103</v>
+      </c>
+      <c r="H90" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="G90" s="76" t="s">
-[...2 lines deleted...]
-      <c r="H90" s="77" t="s">
+      <c r="I90" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="I90" s="76" t="s">
+      <c r="J90" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="J90" s="77" t="s">
+      <c r="K90" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="K90" s="76" t="s">
+      <c r="L90" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="L90" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M90" s="76" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="N90" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="O90" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="O90" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P90" s="76" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="Q90" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="R90" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="R90" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S90" s="76" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="T90" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="U90" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="U90" s="76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V90" s="76" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="W90" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X90" s="77" t="s">
         <v>29</v>
       </c>
-      <c r="X90" s="77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y90" s="76" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="Z90" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA90" s="76" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:38" ht="36.950000000000003" customHeight="1">
       <c r="A91" s="5" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="B91" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C91" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C91" s="78" t="s">
+      <c r="D91" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D91" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="79" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F91" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G91" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H91" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I91" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J91" s="107" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="K91" s="103">
         <v>80</v>
       </c>
       <c r="L91" s="76">
         <v>92</v>
       </c>
       <c r="M91" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N91" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="O91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="P91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q91" s="76" t="s">
+        <v>142</v>
+      </c>
+      <c r="R91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="S91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="T91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="U91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="V91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="W91" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="X91" s="77" t="s">
         <v>38</v>
       </c>
-      <c r="N91" s="81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y91" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z91" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA91" s="80" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="AB91" s="14" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="AC91" s="6" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="AD91" s="40"/>
       <c r="AE91" s="40" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="AF91" s="40" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="AG91" s="40" t="s">
-        <v>326</v>
+        <v>316</v>
       </c>
       <c r="AH91" s="105" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="AI91" s="40" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="AJ91" s="40" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="AK91" s="105" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="AL91" s="105" t="s">
-        <v>328</v>
+        <v>318</v>
       </c>
     </row>
     <row r="92" spans="1:38" ht="25.5">
       <c r="A92" s="2" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="B92" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C92" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C92" s="78" t="s">
+      <c r="D92" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D92" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F92" s="76" t="str">
-        <f t="shared" ref="F92:F99" si="10">CONCATENATE(AK92," / ",AL92)</f>
+        <f t="shared" ref="F92:F99" si="5">CONCATENATE(AK92," / ",AL92)</f>
         <v>421 / 444</v>
       </c>
       <c r="G92" s="76">
         <v>3</v>
       </c>
       <c r="H92" s="76">
         <v>90</v>
       </c>
       <c r="I92" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J92" s="107">
         <v>3.8</v>
       </c>
       <c r="K92" s="103">
         <v>80</v>
       </c>
       <c r="L92" s="76">
         <v>92</v>
       </c>
       <c r="M92" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N92" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O92" s="76" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="P92" s="76" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="Q92" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R92" s="76">
         <v>482</v>
       </c>
       <c r="S92" s="82" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="T92" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U92" s="76">
         <v>2.7</v>
       </c>
       <c r="V92" s="76" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="W92" s="76">
         <v>454</v>
       </c>
       <c r="X92" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y92" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z92" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA92" s="76" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="AB92" s="14" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="AC92" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD92" s="40"/>
       <c r="AE92">
         <v>481.5</v>
       </c>
       <c r="AF92">
         <v>0.875</v>
       </c>
       <c r="AG92">
         <v>0.92200000000000004</v>
       </c>
       <c r="AH92">
         <v>33471.4</v>
       </c>
       <c r="AI92" s="106">
-        <f>ROUND((AE92*1000*AF92/AH92),0)</f>
+        <f t="shared" ref="AI92:AI99" si="6">ROUND((AE92*1000*AF92/AH92),0)</f>
         <v>13</v>
       </c>
       <c r="AJ92" s="106">
-        <f>ROUND((AE92*1000*AG92/AH92),0)</f>
+        <f t="shared" ref="AJ92:AJ99" si="7">ROUND((AE92*1000*AG92/AH92),0)</f>
         <v>13</v>
       </c>
       <c r="AK92" s="106">
-        <f>ROUND(AE92*AF92,0)</f>
+        <f t="shared" ref="AK92:AK99" si="8">ROUND(AE92*AF92,0)</f>
         <v>421</v>
       </c>
       <c r="AL92" s="106">
-        <f>ROUND(AE92*AG92,0)</f>
+        <f t="shared" ref="AL92:AL99" si="9">ROUND(AE92*AG92,0)</f>
         <v>444</v>
       </c>
     </row>
     <row r="93" spans="1:38" ht="25.5">
       <c r="A93" s="3" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="B93" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C93" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C93" s="78" t="s">
+      <c r="D93" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D93" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F93" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>562 / 592</v>
       </c>
       <c r="G93" s="76">
         <v>4</v>
       </c>
       <c r="H93" s="76">
         <v>90</v>
       </c>
       <c r="I93" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J93" s="107">
         <v>4.9000000000000004</v>
       </c>
       <c r="K93" s="103">
         <v>80</v>
       </c>
       <c r="L93" s="76">
         <v>92</v>
       </c>
       <c r="M93" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N93" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O93" s="76" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="P93" s="76" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="Q93" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R93" s="76">
         <v>642</v>
       </c>
       <c r="S93" s="82" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="T93" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U93" s="76">
         <v>3.6</v>
       </c>
       <c r="V93" s="76" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="W93" s="76">
         <v>568</v>
       </c>
       <c r="X93" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y93" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z93" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA93" s="76" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="AB93" s="14" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="AC93" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD93" s="40"/>
       <c r="AE93">
         <v>642</v>
       </c>
       <c r="AF93">
         <v>0.875</v>
       </c>
       <c r="AG93">
         <v>0.92200000000000004</v>
       </c>
       <c r="AH93">
         <v>33471.4</v>
       </c>
       <c r="AI93" s="106">
-        <f t="shared" ref="AI93:AI99" si="11">ROUND((AE93*1000*AF93/AH93),0)</f>
+        <f t="shared" si="6"/>
         <v>17</v>
       </c>
       <c r="AJ93" s="106">
-        <f t="shared" ref="AJ93:AJ99" si="12">ROUND((AE93*1000*AG93/AH93),0)</f>
+        <f t="shared" si="7"/>
         <v>18</v>
       </c>
       <c r="AK93" s="106">
-        <f t="shared" ref="AK93:AK99" si="13">ROUND(AE93*AF93,0)</f>
+        <f t="shared" si="8"/>
         <v>562</v>
       </c>
       <c r="AL93" s="106">
-        <f t="shared" ref="AL93:AL99" si="14">ROUND(AE93*AG93,0)</f>
+        <f t="shared" si="9"/>
         <v>592</v>
       </c>
     </row>
     <row r="94" spans="1:38" ht="25.5">
       <c r="A94" s="2" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="B94" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C94" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C94" s="78" t="s">
+      <c r="D94" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D94" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F94" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>702 / 740</v>
       </c>
       <c r="G94" s="76">
         <v>5</v>
       </c>
       <c r="H94" s="76">
         <v>90</v>
       </c>
       <c r="I94" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J94" s="107">
         <v>5.9</v>
       </c>
       <c r="K94" s="103">
         <v>80</v>
       </c>
       <c r="L94" s="76">
         <v>92</v>
       </c>
       <c r="M94" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N94" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O94" s="76" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="P94" s="76" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="Q94" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R94" s="76">
         <v>802</v>
       </c>
       <c r="S94" s="82" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="T94" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U94" s="76">
         <v>4.5</v>
       </c>
       <c r="V94" s="76" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="W94" s="76">
         <v>634</v>
       </c>
       <c r="X94" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y94" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z94" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA94" s="76" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="AB94" s="14" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="AC94" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD94" s="40"/>
       <c r="AE94">
         <v>802.5</v>
       </c>
       <c r="AF94">
         <v>0.875</v>
       </c>
       <c r="AG94">
         <v>0.92200000000000004</v>
       </c>
       <c r="AH94">
         <v>33471.4</v>
       </c>
       <c r="AI94" s="106">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>21</v>
       </c>
       <c r="AJ94" s="106">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>22</v>
       </c>
       <c r="AK94" s="106">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>702</v>
       </c>
       <c r="AL94" s="106">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>740</v>
       </c>
     </row>
     <row r="95" spans="1:38" ht="25.5">
       <c r="A95" s="3" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="B95" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C95" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C95" s="78" t="s">
+      <c r="D95" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D95" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F95" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>983 / 1036</v>
       </c>
       <c r="G95" s="76">
         <v>7</v>
       </c>
       <c r="H95" s="76">
         <v>90</v>
       </c>
       <c r="I95" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J95" s="107">
         <v>8</v>
       </c>
       <c r="K95" s="103">
         <v>80</v>
       </c>
       <c r="L95" s="76">
         <v>92</v>
       </c>
       <c r="M95" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N95" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O95" s="76" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="P95" s="76" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="Q95" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R95" s="76">
         <v>1124</v>
       </c>
       <c r="S95" s="82" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="T95" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U95" s="76">
         <v>6.3</v>
       </c>
       <c r="V95" s="76" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="W95" s="76">
         <v>826</v>
       </c>
       <c r="X95" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y95" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z95" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA95" s="76" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="AB95" s="14" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="AC95" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD95" s="40"/>
       <c r="AE95">
         <v>1123.5</v>
       </c>
       <c r="AF95">
         <v>0.875</v>
       </c>
       <c r="AG95">
         <v>0.92200000000000004</v>
       </c>
       <c r="AH95">
         <v>33471.4</v>
       </c>
       <c r="AI95" s="106">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>29</v>
       </c>
       <c r="AJ95" s="106">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>31</v>
       </c>
       <c r="AK95" s="106">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>983</v>
       </c>
       <c r="AL95" s="106">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>1036</v>
       </c>
     </row>
     <row r="96" spans="1:38" ht="25.5">
       <c r="A96" s="2" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="B96" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C96" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C96" s="78" t="s">
+      <c r="D96" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D96" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F96" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>1343 / 1415</v>
       </c>
       <c r="G96" s="76">
         <v>4</v>
       </c>
       <c r="H96" s="76">
         <v>92</v>
       </c>
       <c r="I96" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J96" s="107">
         <v>2.7</v>
       </c>
       <c r="K96" s="103">
         <v>80</v>
       </c>
       <c r="L96" s="76">
         <v>92</v>
       </c>
       <c r="M96" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N96" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O96" s="76" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="P96" s="76" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="Q96" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R96" s="76">
         <v>1530</v>
       </c>
       <c r="S96" s="82" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="T96" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U96" s="76">
         <v>10</v>
       </c>
       <c r="V96" s="76" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="W96" s="76">
         <v>1137</v>
       </c>
       <c r="X96" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y96" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z96" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA96" s="76" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="AB96" s="14" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="AC96" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD96" s="40"/>
       <c r="AE96">
         <v>1530</v>
       </c>
       <c r="AF96">
         <v>0.878</v>
       </c>
       <c r="AG96">
         <v>0.92500000000000004</v>
       </c>
       <c r="AH96">
         <v>33471.4</v>
       </c>
       <c r="AI96" s="106">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>40</v>
       </c>
       <c r="AJ96" s="106">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>42</v>
       </c>
       <c r="AK96" s="106">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>1343</v>
       </c>
       <c r="AL96" s="106">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>1415</v>
       </c>
     </row>
     <row r="97" spans="1:38" ht="25.5">
       <c r="A97" s="3" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="B97" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C97" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C97" s="78" t="s">
+      <c r="D97" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D97" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F97" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>2015 / 2123</v>
       </c>
       <c r="G97" s="76">
         <v>6</v>
       </c>
       <c r="H97" s="76">
         <v>92</v>
       </c>
       <c r="I97" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J97" s="107">
         <v>4.8</v>
       </c>
       <c r="K97" s="103">
         <v>80</v>
       </c>
       <c r="L97" s="76">
         <v>92</v>
       </c>
       <c r="M97" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N97" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O97" s="76" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="P97" s="76" t="s">
-        <v>357</v>
+        <v>347</v>
       </c>
       <c r="Q97" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R97" s="76">
         <v>2295</v>
       </c>
       <c r="S97" s="82" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="T97" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U97" s="76">
         <v>15</v>
       </c>
       <c r="V97" s="76" t="s">
-        <v>358</v>
+        <v>348</v>
       </c>
       <c r="W97" s="76">
         <v>1384</v>
       </c>
       <c r="X97" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y97" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z97" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA97" s="76" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="AB97" s="14" t="s">
-        <v>359</v>
+        <v>349</v>
       </c>
       <c r="AC97" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD97" s="40"/>
       <c r="AE97">
         <v>2295</v>
       </c>
       <c r="AF97">
         <v>0.878</v>
       </c>
       <c r="AG97">
         <v>0.92500000000000004</v>
       </c>
       <c r="AH97">
         <v>33471.4</v>
       </c>
       <c r="AI97" s="106">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>60</v>
       </c>
       <c r="AJ97" s="106">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>63</v>
       </c>
       <c r="AK97" s="106">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>2015</v>
       </c>
       <c r="AL97" s="106">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>2123</v>
       </c>
     </row>
     <row r="98" spans="1:38" ht="25.5">
       <c r="A98" s="2" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="B98" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C98" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C98" s="78" t="s">
+      <c r="D98" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D98" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F98" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>2350 / 2476</v>
       </c>
       <c r="G98" s="76">
         <v>7</v>
       </c>
       <c r="H98" s="76">
         <v>92</v>
       </c>
       <c r="I98" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J98" s="107">
         <v>5.9</v>
       </c>
       <c r="K98" s="103">
         <v>80</v>
       </c>
       <c r="L98" s="76">
         <v>92</v>
       </c>
       <c r="M98" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N98" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O98" s="76" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="P98" s="76" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="Q98" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R98" s="76">
         <v>2677</v>
       </c>
       <c r="S98" s="82" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="T98" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U98" s="76">
         <v>17.5</v>
       </c>
       <c r="V98" s="76" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="W98" s="76">
         <v>1549</v>
       </c>
       <c r="X98" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y98" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z98" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA98" s="76" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="AB98" s="14" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="AC98" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD98" s="40"/>
       <c r="AE98">
         <v>2677</v>
       </c>
       <c r="AF98">
         <v>0.878</v>
       </c>
       <c r="AG98">
         <v>0.92500000000000004</v>
       </c>
       <c r="AH98">
         <v>33471.4</v>
       </c>
       <c r="AI98" s="106">
-        <f t="shared" si="11"/>
+        <f t="shared" si="6"/>
         <v>70</v>
       </c>
       <c r="AJ98" s="106">
-        <f t="shared" si="12"/>
+        <f t="shared" si="7"/>
         <v>74</v>
       </c>
       <c r="AK98" s="106">
-        <f t="shared" si="13"/>
+        <f t="shared" si="8"/>
         <v>2350</v>
       </c>
       <c r="AL98" s="106">
-        <f t="shared" si="14"/>
+        <f t="shared" si="9"/>
         <v>2476</v>
       </c>
     </row>
     <row r="99" spans="1:38" ht="25.5">
       <c r="A99" s="3" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="B99" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C99" s="78" t="s">
         <v>34</v>
       </c>
-      <c r="C99" s="78" t="s">
+      <c r="D99" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D99" s="78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="76" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="F99" s="76" t="str">
-        <f t="shared" si="10"/>
+        <f t="shared" si="5"/>
         <v>2687 / 2831</v>
       </c>
       <c r="G99" s="76">
         <v>8</v>
       </c>
       <c r="H99" s="76">
         <v>92</v>
       </c>
       <c r="I99" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J99" s="107">
         <v>7</v>
       </c>
       <c r="K99" s="103">
         <v>80</v>
       </c>
       <c r="L99" s="76">
         <v>92</v>
       </c>
       <c r="M99" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="N99" s="81" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O99" s="76" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="P99" s="76" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="Q99" s="76" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="R99" s="76">
         <v>3060</v>
       </c>
       <c r="S99" s="82" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="T99" s="76" t="s">
-        <v>159</v>
+        <v>150</v>
       </c>
       <c r="U99" s="76">
         <v>20</v>
       </c>
       <c r="V99" s="76" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="W99" s="76">
         <v>1664</v>
       </c>
       <c r="X99" s="77" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="Y99" s="76" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="Z99" s="76" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="AA99" s="76" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="AB99" s="14" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="AC99" s="6" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="AD99" s="40"/>
       <c r="AE99">
         <v>3060</v>
       </c>
       <c r="AF99">
         <v>0.878</v>
       </c>
       <c r="AG99">
         <v>0.92500000000000004</v>
       </c>
       <c r="AH99">
         <v>33471.4</v>
       </c>
       <c r="AI99" s="106">
+        <f t="shared" si="6"/>
+        <v>80</v>
+      </c>
+      <c r="AJ99" s="106">
+        <f t="shared" si="7"/>
+        <v>85</v>
+      </c>
+      <c r="AK99" s="106">
+        <f t="shared" si="8"/>
+        <v>2687</v>
+      </c>
+      <c r="AL99" s="106">
+        <f t="shared" si="9"/>
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="105" spans="1:38">
+      <c r="B105" s="243" t="s">
+        <v>3</v>
+      </c>
+      <c r="C105" s="243"/>
+      <c r="D105" s="243"/>
+      <c r="E105" s="243"/>
+      <c r="F105" s="243"/>
+      <c r="G105" s="243"/>
+      <c r="H105" s="243"/>
+      <c r="I105" s="243"/>
+      <c r="J105" s="243"/>
+      <c r="K105" s="243"/>
+      <c r="L105" s="243"/>
+      <c r="M105" s="243"/>
+      <c r="N105" s="243"/>
+      <c r="O105" s="243"/>
+      <c r="P105" s="243"/>
+      <c r="Q105" s="243"/>
+      <c r="R105" s="243"/>
+      <c r="S105" s="243"/>
+      <c r="T105" s="243"/>
+      <c r="U105" s="243"/>
+      <c r="V105" s="243"/>
+      <c r="W105" s="243"/>
+      <c r="X105" s="243"/>
+      <c r="Y105" s="243"/>
+      <c r="Z105" s="243"/>
+      <c r="AA105" s="243"/>
+    </row>
+    <row r="106" spans="1:38">
+      <c r="B106" s="75"/>
+      <c r="C106" s="75"/>
+      <c r="D106" s="75"/>
+      <c r="E106" s="75"/>
+      <c r="F106" s="75"/>
+      <c r="G106" s="75"/>
+      <c r="H106" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I106" s="240"/>
+      <c r="J106" s="240"/>
+      <c r="K106" s="240"/>
+      <c r="L106" s="240"/>
+      <c r="M106" s="240"/>
+      <c r="N106" s="240"/>
+      <c r="O106" s="241"/>
+      <c r="P106" s="239" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q106" s="240"/>
+      <c r="R106" s="241"/>
+      <c r="S106" s="238" t="s">
+        <v>6</v>
+      </c>
+      <c r="T106" s="238"/>
+      <c r="U106" s="238"/>
+      <c r="V106" s="138"/>
+      <c r="W106" s="138"/>
+      <c r="X106" s="138"/>
+      <c r="Y106" s="138"/>
+      <c r="Z106" s="138"/>
+      <c r="AA106" s="138"/>
+      <c r="AB106" s="18"/>
+    </row>
+    <row r="107" spans="1:38" ht="38.25">
+      <c r="A107" s="5"/>
+      <c r="B107" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C107" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="77" t="s">
+        <v>95</v>
+      </c>
+      <c r="H107" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="I107" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="J107" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="K107" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="L107" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="M107" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N107" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="O107" s="76" t="s">
+        <v>136</v>
+      </c>
+      <c r="P107" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q107" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="R107" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="S107" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="T107" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="U107" s="76" t="s">
+        <v>399</v>
+      </c>
+      <c r="V107" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="W107" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X107" s="77" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y107" s="76" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z107" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA107" s="76" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="108" spans="1:38" ht="27.75" customHeight="1">
+      <c r="A108" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B108" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C108" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E108" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="F108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="G108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="H108" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I108" s="107" t="s">
+        <v>37</v>
+      </c>
+      <c r="J108" s="78"/>
+      <c r="K108" s="76">
+        <v>160</v>
+      </c>
+      <c r="L108" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M108" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="O108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="P108" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="R108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="S108" s="160" t="s">
+        <v>37</v>
+      </c>
+      <c r="T108" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="U108" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="V108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="W108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="X108" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y108" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z108" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA108" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB108" s="14"/>
+      <c r="AC108" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="AD108" s="40"/>
+      <c r="AE108" s="40" t="s">
+        <v>246</v>
+      </c>
+      <c r="AF108" s="40" t="s">
+        <v>247</v>
+      </c>
+      <c r="AG108" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="AH108" s="105" t="s">
+        <v>252</v>
+      </c>
+      <c r="AI108" s="105" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="109" spans="1:38" ht="51">
+      <c r="A109" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="B109" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C109" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E109" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F109" s="76" t="str">
+        <f t="shared" ref="F109:F114" si="10">CONCATENATE(AH109," / ",AI109)</f>
+        <v>3480 / 3720</v>
+      </c>
+      <c r="G109" s="76">
+        <v>93</v>
+      </c>
+      <c r="H109" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I109" s="107">
+        <v>423</v>
+      </c>
+      <c r="J109" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K109" s="76">
+        <v>160</v>
+      </c>
+      <c r="L109" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M109" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N109" s="76" t="s">
+        <v>387</v>
+      </c>
+      <c r="O109" s="157" t="s">
+        <v>376</v>
+      </c>
+      <c r="P109" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q109" s="76">
+        <v>4000</v>
+      </c>
+      <c r="R109" s="158" t="s">
+        <v>393</v>
+      </c>
+      <c r="S109" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T109" s="159" t="s">
+        <v>414</v>
+      </c>
+      <c r="U109" s="104" t="s">
+        <v>400</v>
+      </c>
+      <c r="V109" s="76" t="s">
+        <v>382</v>
+      </c>
+      <c r="W109" s="76">
+        <v>7600</v>
+      </c>
+      <c r="X109" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y109" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z109" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA109" s="76" t="s">
+        <v>370</v>
+      </c>
+      <c r="AB109" s="14"/>
+      <c r="AC109" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD109" s="40"/>
+      <c r="AE109">
+        <v>4000</v>
+      </c>
+      <c r="AF109">
+        <v>0.87</v>
+      </c>
+      <c r="AG109">
+        <v>0.93</v>
+      </c>
+      <c r="AH109">
+        <f t="shared" ref="AH109:AH114" si="11">AE109*AF109</f>
+        <v>3480</v>
+      </c>
+      <c r="AI109">
+        <f t="shared" ref="AI109:AI114" si="12">AE109*AG109</f>
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="110" spans="1:38" ht="51">
+      <c r="A110" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="B110" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C110" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E110" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F110" s="103" t="str">
+        <f t="shared" si="10"/>
+        <v>4350 / 4650</v>
+      </c>
+      <c r="G110" s="76">
+        <v>93</v>
+      </c>
+      <c r="H110" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I110" s="107">
+        <v>480</v>
+      </c>
+      <c r="J110" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K110" s="76">
+        <v>160</v>
+      </c>
+      <c r="L110" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M110" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N110" s="153" t="s">
+        <v>388</v>
+      </c>
+      <c r="O110" s="156" t="s">
+        <v>377</v>
+      </c>
+      <c r="P110" s="154" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q110" s="76">
+        <v>5000</v>
+      </c>
+      <c r="R110" s="82" t="s">
+        <v>393</v>
+      </c>
+      <c r="S110" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T110" s="159" t="s">
+        <v>414</v>
+      </c>
+      <c r="U110" s="104" t="s">
+        <v>400</v>
+      </c>
+      <c r="V110" s="76" t="s">
+        <v>383</v>
+      </c>
+      <c r="W110" s="76">
+        <v>8900</v>
+      </c>
+      <c r="X110" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y110" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z110" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA110" s="76" t="s">
+        <v>371</v>
+      </c>
+      <c r="AB110" s="14"/>
+      <c r="AC110" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD110" s="40"/>
+      <c r="AE110">
+        <v>5000</v>
+      </c>
+      <c r="AF110">
+        <v>0.87</v>
+      </c>
+      <c r="AG110">
+        <v>0.93</v>
+      </c>
+      <c r="AH110">
         <f t="shared" si="11"/>
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="AJ99" s="106">
+        <v>4350</v>
+      </c>
+      <c r="AI110">
         <f t="shared" si="12"/>
-        <v>85</v>
-[...211 lines deleted...]
-      <c r="AA111" s="11"/>
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="111" spans="1:38" ht="51">
+      <c r="A111" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="B111" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C111" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E111" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F111" s="76" t="str">
+        <f t="shared" si="10"/>
+        <v>5220 / 5580</v>
+      </c>
+      <c r="G111" s="76">
+        <v>93</v>
+      </c>
+      <c r="H111" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I111" s="107">
+        <v>480</v>
+      </c>
+      <c r="J111" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K111" s="76">
+        <v>160</v>
+      </c>
+      <c r="L111" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M111" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N111" s="153" t="s">
+        <v>389</v>
+      </c>
+      <c r="O111" s="156" t="s">
+        <v>378</v>
+      </c>
+      <c r="P111" s="154" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q111" s="76">
+        <v>6000</v>
+      </c>
+      <c r="R111" s="82" t="s">
+        <v>394</v>
+      </c>
+      <c r="S111" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T111" s="78" t="s">
+        <v>415</v>
+      </c>
+      <c r="U111" s="104" t="s">
+        <v>401</v>
+      </c>
+      <c r="V111" s="76" t="s">
+        <v>383</v>
+      </c>
+      <c r="W111" s="76">
+        <v>8900</v>
+      </c>
+      <c r="X111" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y111" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z111" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA111" s="76" t="s">
+        <v>372</v>
+      </c>
       <c r="AB111" s="14"/>
-      <c r="AC111" s="6"/>
-[...28 lines deleted...]
-      <c r="AA112" s="11"/>
+      <c r="AC111" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD111" s="40"/>
+      <c r="AE111">
+        <v>6000</v>
+      </c>
+      <c r="AF111">
+        <v>0.87</v>
+      </c>
+      <c r="AG111">
+        <v>0.93</v>
+      </c>
+      <c r="AH111">
+        <f t="shared" si="11"/>
+        <v>5220</v>
+      </c>
+      <c r="AI111">
+        <f t="shared" si="12"/>
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="112" spans="1:38" ht="51">
+      <c r="A112" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="B112" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C112" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E112" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F112" s="76" t="str">
+        <f t="shared" si="10"/>
+        <v>6960 / 7440</v>
+      </c>
+      <c r="G112" s="76">
+        <v>93</v>
+      </c>
+      <c r="H112" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I112" s="107">
+        <v>618</v>
+      </c>
+      <c r="J112" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K112" s="76">
+        <v>160</v>
+      </c>
+      <c r="L112" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M112" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N112" s="76" t="s">
+        <v>390</v>
+      </c>
+      <c r="O112" s="155" t="s">
+        <v>379</v>
+      </c>
+      <c r="P112" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q112" s="76">
+        <v>8000</v>
+      </c>
+      <c r="R112" s="82" t="s">
+        <v>395</v>
+      </c>
+      <c r="S112" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T112" s="78" t="s">
+        <v>416</v>
+      </c>
+      <c r="U112" s="104" t="s">
+        <v>402</v>
+      </c>
+      <c r="V112" s="76" t="s">
+        <v>384</v>
+      </c>
+      <c r="W112" s="76">
+        <v>11000</v>
+      </c>
+      <c r="X112" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y112" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z112" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA112" s="76" t="s">
+        <v>373</v>
+      </c>
       <c r="AB112" s="14"/>
-      <c r="AC112" s="6"/>
-[...28 lines deleted...]
-      <c r="AA113" s="11"/>
+      <c r="AC112" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD112" s="40"/>
+      <c r="AE112">
+        <v>8000</v>
+      </c>
+      <c r="AF112">
+        <v>0.87</v>
+      </c>
+      <c r="AG112">
+        <v>0.93</v>
+      </c>
+      <c r="AH112">
+        <f t="shared" si="11"/>
+        <v>6960</v>
+      </c>
+      <c r="AI112">
+        <f t="shared" si="12"/>
+        <v>7440</v>
+      </c>
+    </row>
+    <row r="113" spans="1:35" ht="51">
+      <c r="A113" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="B113" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C113" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D113" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E113" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F113" s="76" t="str">
+        <f t="shared" si="10"/>
+        <v>8700 / 9300</v>
+      </c>
+      <c r="G113" s="76">
+        <v>93</v>
+      </c>
+      <c r="H113" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I113" s="107">
+        <v>696</v>
+      </c>
+      <c r="J113" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K113" s="76">
+        <v>160</v>
+      </c>
+      <c r="L113" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M113" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N113" s="76" t="s">
+        <v>391</v>
+      </c>
+      <c r="O113" s="76" t="s">
+        <v>380</v>
+      </c>
+      <c r="P113" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q113" s="76">
+        <v>10000</v>
+      </c>
+      <c r="R113" s="82" t="s">
+        <v>394</v>
+      </c>
+      <c r="S113" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T113" s="78" t="s">
+        <v>417</v>
+      </c>
+      <c r="U113" s="104" t="s">
+        <v>403</v>
+      </c>
+      <c r="V113" s="76" t="s">
+        <v>385</v>
+      </c>
+      <c r="W113" s="76">
+        <v>12300</v>
+      </c>
+      <c r="X113" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y113" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z113" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA113" s="76" t="s">
+        <v>374</v>
+      </c>
       <c r="AB113" s="14"/>
-      <c r="AC113" s="6"/>
-[...28 lines deleted...]
-      <c r="AA114" s="11"/>
+      <c r="AC113" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD113" s="40"/>
+      <c r="AE113">
+        <v>10000</v>
+      </c>
+      <c r="AF113">
+        <v>0.87</v>
+      </c>
+      <c r="AG113">
+        <v>0.93</v>
+      </c>
+      <c r="AH113">
+        <f t="shared" si="11"/>
+        <v>8700</v>
+      </c>
+      <c r="AI113">
+        <f t="shared" si="12"/>
+        <v>9300</v>
+      </c>
+    </row>
+    <row r="114" spans="1:35" ht="51">
+      <c r="A114" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="B114" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C114" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E114" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F114" s="76" t="str">
+        <f t="shared" si="10"/>
+        <v>10440 / 11160</v>
+      </c>
+      <c r="G114" s="76">
+        <v>93</v>
+      </c>
+      <c r="H114" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I114" s="107">
+        <v>876</v>
+      </c>
+      <c r="J114" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="K114" s="76">
+        <v>160</v>
+      </c>
+      <c r="L114" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M114" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N114" s="76" t="s">
+        <v>392</v>
+      </c>
+      <c r="O114" s="76" t="s">
+        <v>381</v>
+      </c>
+      <c r="P114" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q114" s="76">
+        <v>12000</v>
+      </c>
+      <c r="R114" s="82" t="s">
+        <v>396</v>
+      </c>
+      <c r="S114" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="T114" s="78" t="s">
+        <v>418</v>
+      </c>
+      <c r="U114" s="104" t="s">
+        <v>403</v>
+      </c>
+      <c r="V114" s="76" t="s">
+        <v>386</v>
+      </c>
+      <c r="W114" s="76">
+        <v>14500</v>
+      </c>
+      <c r="X114" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y114" s="76" t="s">
+        <v>427</v>
+      </c>
+      <c r="Z114" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA114" s="76" t="s">
+        <v>375</v>
+      </c>
       <c r="AB114" s="14"/>
-      <c r="AC114" s="6"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:29">
+      <c r="AC114" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD114" s="40"/>
+      <c r="AE114">
+        <v>12000</v>
+      </c>
+      <c r="AF114">
+        <v>0.87</v>
+      </c>
+      <c r="AG114">
+        <v>0.93</v>
+      </c>
+      <c r="AH114">
+        <f t="shared" si="11"/>
+        <v>10440</v>
+      </c>
+      <c r="AI114">
+        <f t="shared" si="12"/>
+        <v>11160</v>
+      </c>
+    </row>
+    <row r="115" spans="1:35">
       <c r="A115" s="15"/>
       <c r="B115" s="10"/>
       <c r="C115" s="10"/>
       <c r="D115" s="10"/>
       <c r="E115" s="11"/>
       <c r="F115" s="11"/>
       <c r="G115" s="11"/>
-      <c r="H115" s="153"/>
-      <c r="I115" s="153"/>
+      <c r="H115" s="150"/>
+      <c r="I115" s="150"/>
       <c r="J115" s="10"/>
-      <c r="K115" s="11"/>
-[...2 lines deleted...]
-      <c r="N115" s="11"/>
+      <c r="L115" s="150"/>
+      <c r="M115" s="150"/>
       <c r="O115" s="11"/>
       <c r="P115" s="11"/>
       <c r="Q115" s="11"/>
       <c r="R115" s="12"/>
       <c r="S115" s="10"/>
       <c r="T115" s="10"/>
-      <c r="U115" s="151"/>
+      <c r="U115" s="148"/>
       <c r="V115" s="11"/>
       <c r="W115" s="11"/>
-      <c r="X115" s="150"/>
-      <c r="Y115" s="11"/>
+      <c r="X115" s="147"/>
       <c r="Z115" s="11"/>
       <c r="AA115" s="11"/>
       <c r="AB115" s="14"/>
       <c r="AC115" s="6"/>
     </row>
-    <row r="116" spans="1:29">
+    <row r="116" spans="1:35">
       <c r="A116" s="15"/>
       <c r="B116" s="10"/>
       <c r="C116" s="10"/>
       <c r="D116" s="10"/>
       <c r="E116" s="11"/>
       <c r="F116" s="11"/>
       <c r="G116" s="11"/>
-      <c r="H116" s="153"/>
-      <c r="I116" s="153"/>
+      <c r="H116" s="150"/>
+      <c r="I116" s="150"/>
       <c r="J116" s="10"/>
-      <c r="K116" s="11"/>
-[...1 lines deleted...]
-      <c r="M116" s="153"/>
+      <c r="K116" s="10"/>
+      <c r="L116" s="150"/>
+      <c r="M116" s="150"/>
       <c r="N116" s="11"/>
       <c r="O116" s="11"/>
       <c r="P116" s="11"/>
       <c r="Q116" s="11"/>
-      <c r="R116" s="12"/>
+      <c r="R116" s="149"/>
       <c r="S116" s="10"/>
       <c r="T116" s="10"/>
-      <c r="U116" s="151"/>
+      <c r="U116" s="13"/>
       <c r="V116" s="11"/>
       <c r="W116" s="11"/>
-      <c r="X116" s="150"/>
+      <c r="X116" s="147"/>
       <c r="Y116" s="11"/>
       <c r="Z116" s="11"/>
       <c r="AA116" s="11"/>
       <c r="AB116" s="14"/>
       <c r="AC116" s="6"/>
     </row>
-    <row r="117" spans="1:29">
+    <row r="117" spans="1:35">
       <c r="A117" s="15"/>
       <c r="B117" s="10"/>
       <c r="C117" s="10"/>
       <c r="D117" s="10"/>
       <c r="E117" s="11"/>
       <c r="F117" s="11"/>
       <c r="G117" s="11"/>
-      <c r="H117" s="153"/>
-      <c r="I117" s="153"/>
+      <c r="H117" s="150"/>
+      <c r="I117" s="150"/>
       <c r="J117" s="10"/>
       <c r="K117" s="10"/>
-      <c r="L117" s="153"/>
-      <c r="M117" s="153"/>
+      <c r="L117" s="150"/>
+      <c r="M117" s="150"/>
       <c r="N117" s="11"/>
       <c r="O117" s="11"/>
       <c r="P117" s="11"/>
       <c r="Q117" s="11"/>
-      <c r="R117" s="152"/>
+      <c r="R117" s="149"/>
       <c r="S117" s="10"/>
       <c r="T117" s="10"/>
       <c r="U117" s="13"/>
       <c r="V117" s="11"/>
       <c r="W117" s="11"/>
-      <c r="X117" s="150"/>
+      <c r="X117" s="147"/>
       <c r="Y117" s="11"/>
       <c r="Z117" s="11"/>
       <c r="AA117" s="11"/>
       <c r="AB117" s="14"/>
       <c r="AC117" s="6"/>
     </row>
-    <row r="118" spans="1:29">
-[...29 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mVAQ3nsgHG4lPF4FikcRjzORQBPlrvds4hDaKkSZwR/Fx2Aup0tzj4p2W+BM9OYfEUP0lcmpIKfjfXw0XnC25w==" saltValue="ZJ5NH8NBa+9qClRR4Qqqtg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UykV48euI3SbayKBD2Zx9Rb3pLpIpQsIGJJz1qObq+NX5YgDiBHeE/8fQLZXxKaBYBAackWHoHRid5dwoez7Vg==" saltValue="bDqbtdhk06bbwzI0OIsUQw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
-    <mergeCell ref="B33:AA33"/>
-[...14 lines deleted...]
-    <mergeCell ref="S76:U76"/>
     <mergeCell ref="H106:O106"/>
-    <mergeCell ref="P106:R106"/>
-[...5 lines deleted...]
-    <mergeCell ref="B105:AA105"/>
     <mergeCell ref="T50:U50"/>
     <mergeCell ref="H62:O62"/>
     <mergeCell ref="P62:R62"/>
     <mergeCell ref="S62:U62"/>
     <mergeCell ref="B75:AA75"/>
     <mergeCell ref="B61:AA61"/>
     <mergeCell ref="I50:P50"/>
     <mergeCell ref="Q50:S50"/>
+    <mergeCell ref="P106:R106"/>
+    <mergeCell ref="S106:U106"/>
+    <mergeCell ref="B88:AA88"/>
+    <mergeCell ref="H89:P89"/>
+    <mergeCell ref="Q89:S89"/>
+    <mergeCell ref="T89:U89"/>
+    <mergeCell ref="B105:AA105"/>
+    <mergeCell ref="H18:O18"/>
+    <mergeCell ref="P18:R18"/>
+    <mergeCell ref="S18:U18"/>
+    <mergeCell ref="B33:AA33"/>
+    <mergeCell ref="H34:O34"/>
+    <mergeCell ref="P34:R34"/>
+    <mergeCell ref="S34:U34"/>
+    <mergeCell ref="B49:Z49"/>
+    <mergeCell ref="H76:O76"/>
+    <mergeCell ref="P76:R76"/>
+    <mergeCell ref="S76:U76"/>
+    <mergeCell ref="B1:AA1"/>
+    <mergeCell ref="P2:R2"/>
+    <mergeCell ref="H2:O2"/>
+    <mergeCell ref="S2:U2"/>
+    <mergeCell ref="B17:AA17"/>
   </mergeCells>
-  <conditionalFormatting sqref="X5:X14">
-    <cfRule type="containsText" dxfId="7" priority="7" operator="containsText" text="3">
+  <phoneticPr fontId="30" type="noConversion"/>
+  <conditionalFormatting sqref="X5:X14 X108:X117">
+    <cfRule type="containsText" dxfId="7" priority="9" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X5)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X21:X32">
-    <cfRule type="containsText" dxfId="6" priority="5" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="6" priority="7" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X21)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X37:X47">
-    <cfRule type="containsText" dxfId="5" priority="1" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="5" priority="3" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X37)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X52:X56">
-    <cfRule type="containsText" dxfId="4" priority="13" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="4" priority="15" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X52)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X64:X70">
-    <cfRule type="containsText" dxfId="3" priority="11" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="3" priority="13" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X64)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X79:X82">
-    <cfRule type="containsText" dxfId="2" priority="12" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="2" priority="14" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X79)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X91:X99">
-    <cfRule type="containsText" dxfId="1" priority="9" operator="containsText" text="3">
+    <cfRule type="containsText" dxfId="1" priority="11" operator="containsText" text="3">
       <formula>NOT(ISERROR(SEARCH("3",X91)))</formula>
-    </cfRule>
-[...3 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("3",X109)))</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="34" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:I9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B47075FE-6D97-4C37-82E6-CCCC9C7733ED}">
+  <sheetPr codeName="Sheet1"/>
+  <dimension ref="A1:AC6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L9" sqref="L9"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
-  <cols>
-[...3 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-[...46 lines deleted...]
-        <f>ROUND(C4*(1-$B$2),0)</f>
+    <row r="1" spans="1:29">
+      <c r="B1" s="238" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="238"/>
+      <c r="D1" s="238"/>
+      <c r="E1" s="238"/>
+      <c r="F1" s="238"/>
+      <c r="G1" s="238"/>
+      <c r="H1" s="238"/>
+      <c r="I1" s="238"/>
+      <c r="J1" s="238"/>
+      <c r="K1" s="238"/>
+      <c r="L1" s="238"/>
+      <c r="M1" s="238"/>
+      <c r="N1" s="238"/>
+      <c r="O1" s="238"/>
+      <c r="P1" s="238"/>
+      <c r="Q1" s="238"/>
+      <c r="R1" s="238"/>
+      <c r="S1" s="238"/>
+      <c r="T1" s="238"/>
+      <c r="U1" s="238"/>
+      <c r="V1" s="238"/>
+      <c r="W1" s="238"/>
+      <c r="X1" s="238"/>
+      <c r="Y1" s="238"/>
+      <c r="Z1" s="238"/>
+      <c r="AA1" s="238"/>
+    </row>
+    <row r="2" spans="1:29">
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="239" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="240"/>
+      <c r="J2" s="240"/>
+      <c r="K2" s="240"/>
+      <c r="L2" s="240"/>
+      <c r="M2" s="240"/>
+      <c r="N2" s="240"/>
+      <c r="O2" s="241"/>
+      <c r="P2" s="239" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q2" s="240"/>
+      <c r="R2" s="241"/>
+      <c r="S2" s="238" t="s">
+        <v>6</v>
+      </c>
+      <c r="T2" s="238"/>
+      <c r="U2" s="238"/>
+      <c r="V2" s="138"/>
+      <c r="W2" s="138"/>
+      <c r="X2" s="138"/>
+      <c r="Y2" s="138"/>
+      <c r="Z2" s="138"/>
+      <c r="AA2" s="138"/>
+      <c r="AB2" s="1"/>
+    </row>
+    <row r="3" spans="1:29" ht="37.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="77" t="s">
+        <v>12</v>
+      </c>
+      <c r="H3" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="I3" s="77" t="s">
+        <v>14</v>
+      </c>
+      <c r="J3" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="K3" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="L3" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="M3" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="N3" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="O3" s="76" t="s">
+        <v>136</v>
+      </c>
+      <c r="P3" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q3" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="R3" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="S3" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="C4">
-[...29 lines deleted...]
-        <f>+B4+1</f>
+      <c r="T3" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B5">
-        <f>ROUND(C5*(1-$B$2),0)</f>
+      <c r="U3" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="V3" s="76" t="s">
+        <v>107</v>
+      </c>
+      <c r="W3" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="X3" s="77" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y3" s="76" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z3" s="77" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA3" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB3" s="134" t="s">
+        <v>138</v>
+      </c>
+      <c r="AC3" s="135" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" ht="26.25" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="79" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" s="75"/>
+      <c r="H4" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="81"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="76">
+        <v>160</v>
+      </c>
+      <c r="L4" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="P4" s="76" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="W4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="76"/>
+      <c r="Z4" s="76" t="s">
         <v>40</v>
       </c>
-      <c r="C5">
-[...110 lines deleted...]
-      <c r="C8">
+      <c r="AA4" s="80" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB4" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="45">
+      <c r="A5" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="B5" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="125"/>
+      <c r="G5" s="76">
+        <v>98</v>
+      </c>
+      <c r="H5" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="81">
+        <v>13.5</v>
+      </c>
+      <c r="J5" s="174"/>
+      <c r="K5" s="76">
+        <v>160</v>
+      </c>
+      <c r="L5" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="76" t="s">
+        <v>422</v>
+      </c>
+      <c r="O5" s="76" t="s">
+        <v>423</v>
+      </c>
+      <c r="P5" s="76" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q5" s="76">
+        <v>399</v>
+      </c>
+      <c r="R5" s="176"/>
+      <c r="S5" s="76" t="s">
         <v>150</v>
       </c>
-      <c r="D8">
-        <f>IF(AND('BENCHMARK PLATINUM w EDGEii_OLD'!$S$28&gt;=$A8,'BENCHMARK PLATINUM w EDGEii_OLD'!$S$28&lt;=$B8),1,"")</f>
+      <c r="T5" s="76">
+        <v>4.5</v>
+      </c>
+      <c r="U5" s="83">
         <v>1</v>
       </c>
-      <c r="E8">
-        <f>IF(AND('BENCHMARK PLATINUM w EDGEii'!$S$28&gt;=$A8,'BENCHMARK PLATINUM w EDGEii'!$S$28&lt;=$B8),1,"")</f>
+      <c r="V5" s="125"/>
+      <c r="W5" s="125"/>
+      <c r="X5" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y5" s="125"/>
+      <c r="Z5" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA5" s="76" t="s">
+        <v>419</v>
+      </c>
+      <c r="AB5" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="AC5" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="45">
+      <c r="A6" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B6" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="78" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" s="125"/>
+      <c r="G6" s="76">
+        <v>98</v>
+      </c>
+      <c r="H6" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="I6" s="81">
+        <v>12.4</v>
+      </c>
+      <c r="J6" s="174"/>
+      <c r="K6" s="76">
+        <v>160</v>
+      </c>
+      <c r="L6" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="M6" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="N6" s="76" t="s">
+        <v>421</v>
+      </c>
+      <c r="O6" s="76" t="s">
+        <v>424</v>
+      </c>
+      <c r="P6" s="76" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q6" s="76">
+        <v>500</v>
+      </c>
+      <c r="R6" s="176"/>
+      <c r="S6" s="76" t="s">
+        <v>150</v>
+      </c>
+      <c r="T6" s="76">
+        <v>4.5</v>
+      </c>
+      <c r="U6" s="83">
         <v>1</v>
       </c>
-      <c r="F8">
-[...49 lines deleted...]
-        <v/>
+      <c r="V6" s="125"/>
+      <c r="W6" s="125"/>
+      <c r="X6" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y6" s="125"/>
+      <c r="Z6" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA6" s="76" t="s">
+        <v>420</v>
+      </c>
+      <c r="AB6" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="AC6" s="6" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="6kfuB6FzamNcVEIUBQ32qQ0HMm1BEmRqOLaSKakTjGkQ4XXNDMGFFMqnrmVZYtO9iuF2AajAEsaSUFjA5RKRew==" saltValue="h4Fd6L4zI00tsIqWMjglJA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="viIXrrP9vfmZkTNz+15ANglJ6GBda8rws+me5Arq+kk9oHp9toJIbmmY+nRGVhlxux9wdsPOLGxiC0LvseYTBg==" saltValue="JQ3UKCGDhEgXgN0FwW5S/A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="B1:AA1"/>
+    <mergeCell ref="H2:O2"/>
+    <mergeCell ref="P2:R2"/>
+    <mergeCell ref="S2:U2"/>
+  </mergeCells>
+  <conditionalFormatting sqref="X5:X6">
+    <cfRule type="containsText" dxfId="0" priority="1" operator="containsText" text="3">
+      <formula>NOT(ISERROR(SEARCH("3",X5)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>23</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="30" baseType="lpstr">
-      <vt:lpstr>BENCHMARK PLATINUM w EDGEii_OLD</vt:lpstr>
+    <vt:vector size="35" baseType="lpstr">
       <vt:lpstr>BENCHMARK PLATINUM w EDGEii</vt:lpstr>
       <vt:lpstr>BENCHMARK STANDARD w EDGEi</vt:lpstr>
       <vt:lpstr>BENCHMARK w EDGEii</vt:lpstr>
-      <vt:lpstr>MFC SERIES</vt:lpstr>
+      <vt:lpstr>MFC II Series</vt:lpstr>
       <vt:lpstr>AM SERIES</vt:lpstr>
       <vt:lpstr>MLX EXT</vt:lpstr>
       <vt:lpstr>AM</vt:lpstr>
       <vt:lpstr>AMboiler</vt:lpstr>
       <vt:lpstr>BMKEdgei</vt:lpstr>
       <vt:lpstr>BMKEDGEii</vt:lpstr>
+      <vt:lpstr>BMKNX</vt:lpstr>
+      <vt:lpstr>BMKNXBoiler</vt:lpstr>
       <vt:lpstr>BMKPlatEdgeii</vt:lpstr>
       <vt:lpstr>BMKPlatwCMORE</vt:lpstr>
       <vt:lpstr>BMKPlatwEDGE</vt:lpstr>
       <vt:lpstr>BMKSTDwEdge</vt:lpstr>
       <vt:lpstr>BMKwEDGEii</vt:lpstr>
       <vt:lpstr>INN</vt:lpstr>
       <vt:lpstr>MaxPressure</vt:lpstr>
       <vt:lpstr>MFC</vt:lpstr>
       <vt:lpstr>MFCBoiler</vt:lpstr>
+      <vt:lpstr>MFCII</vt:lpstr>
+      <vt:lpstr>MFCIIBoiler</vt:lpstr>
       <vt:lpstr>MinPressure</vt:lpstr>
       <vt:lpstr>MLX</vt:lpstr>
       <vt:lpstr>MLXBoiler</vt:lpstr>
       <vt:lpstr>RV_BMKCMORE</vt:lpstr>
       <vt:lpstr>RV_BMKEDGEii</vt:lpstr>
+      <vt:lpstr>RV_BMKNX</vt:lpstr>
       <vt:lpstr>RV_BMKPCMORE</vt:lpstr>
       <vt:lpstr>RV_BMKPEDGE</vt:lpstr>
       <vt:lpstr>RV_BMKPEDGEii</vt:lpstr>
       <vt:lpstr>RV_MFC</vt:lpstr>
+      <vt:lpstr>RV_MFCII</vt:lpstr>
       <vt:lpstr>RVpressure</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>